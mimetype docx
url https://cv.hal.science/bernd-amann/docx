--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernd Amann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernd-amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6822-4049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060259418</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIP6</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Boite Courrier 169</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">4 place Jussieu</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75 252 Paris cedex 05</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homepage Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Correctness of Aggregation Operations During Sessions of Interactive Analytic Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of data and information quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3575812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytic Graph Data Model and Query Language for Exploring the Evolution of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.100247. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bdr.2021.100247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering and merging related analytic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 91, pp.101495. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2020.101495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online refresh strategies for content based feed aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.913-947. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-014-0288-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion de bases de données à la gestion de grands espaces de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.11-31. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.18.4.11-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS, un moteur de requêtes continues pour la syndication RSS à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (5), pp.57-85. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.17.5.57-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de classement de services pour contribution et utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gross-Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.12.1.33-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging Intensional XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dang Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ontologies and thesauri for RDF schema creation and metadata querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (3), pp.221--236. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007990000037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Something's Fishy In The Data Lake: A Critical Re-evaluation of Table Union Search Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaa Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Angarita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Table Representation Learning Workshop @ ACL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienne, Austria. pp.71-85, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.trl-1.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATEM: A Topic Evolution Model for the Detection of Emerging Topics in Scientific Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2023 - The 12th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Menton, France. pp.332-343, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized Topic Coherence Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Louis Hoover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACL 2024 - The 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St. Julian's, Malta. pp.1760--1773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIQUE: A Graph Data Model and Query Language for Exploring the Evolution of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 : 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIP6-Sorbonne Université, Oct 2020, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Evolution of Science with Pivot Topic Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Big Data Visual Exploration and Analytics BigVis at EDBT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIQUE: Extracting Meaningful Science Evolution Patterns from Large Document Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Comparing Table Fragments With Fragment Summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athènes, Greece. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient similarity-based alignment of temporally-situated graph nodes with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data, High Performance Big Graph Data Management, Analysis, and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, CA, United States. pp.4793-4798, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9005483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Query Answer Completeness and Correctness with Partition Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Database and Expert Systems Applications - DEXA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.47-62, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query-Oriented Answer Imputation for Aggregate Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Databases and Information Systems - 23rd European Conference, ADBIS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. pp.302-318, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28730-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Analytic Datasets Using Natural and Aggregate-based Schema Complements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Algèbre de Motifs pour l'Évaluation et l'Analyse de la Complétude des Données et l'Éxactitude des Requêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2018 Gestion de Données–Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Graph Pattern Processing with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRADES (Graph Data-management Experiences &amp; Systems), Workshop, SIGMOD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL query processing with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-Algebra: Towards a Relational Algebra for Graph Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gomes Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Santanchè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Workshops of the EDBT/ICDT 2015 Joint Conference (EDBT/ICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brussels, Belgium. pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of RDF Distribution Algorithms Implemented over Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Workshop on Scalable Semantic Web Knowledge Base Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, Pennsylvania, United States. pp.16-31, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1507.02321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteMat: A scalable, cost-efficient inference encoding scheme for large RDF graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendry Randriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santa Clara, CA, United States. pp.1823-1830, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2015.7363955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WePIGE: The WebLab Provenance Information Generator and Explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Extending Database Technology, EDBT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athens, Greece. pp.664-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeowsReader: Real-Time Ranking and Filtering of News with Generalized Continuous Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China. pp.2066-2068, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661829.2661851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance-Based Quality Assessment and Inference in Data-Centric Workflow Executions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Santanchè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2014 Conferences - Confederated International Conferences: CoopIS, and ODBASE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amantea, Italy. pp.130-147, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45563-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebLab PROV: Computing fine-grained provenance links for XML artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIGProv'13 Workshop (in conjunction with EDBT/ICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Gênes, Italy. pp.298-306, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2457317.2457367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing continuous text queries featuring non-homogeneous scoring functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawai, United States. pp.1065-1074 </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Change Estimation Models for Dynamic Web Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Web Engineering (ICWE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Berlin, Germany. pp.395-410, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31753-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS: A Continuous Content-Based Query Engine for RSS Feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA - Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.203-218, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Refresh Strategies for RSS Feed Crawlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS: a continuous query processor for large-scale RSS filtering and aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '11 - 20th ACM international conference on Information and knowledge management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.2549--2552, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2063576.2064016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Map of RSS Feeds to support Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïane Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on REsource Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.122-133, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27392-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best-Effort Refresh Strategies for Content-Based RSS Feed Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th international conference on Web information systems engineering (WISE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hong Kong, China. pp.262-270, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17616-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Quality-Driven Resource Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Equille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Esther Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on REsource Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.181-189, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27392-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation et calibrage de processus WebContent avec piTunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2008 - Bases de Données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France. pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage-based ranking of distributed XML data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fortaleza, Brazil. pp.1008-1012, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1363686.1363920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Cache Based on Path Scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Web Information Systems Engineering (WISE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.87-98, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76993-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative caching policy based on path materialization scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées, BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. pp.22-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Link-based Ranking Model for Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gross-Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. On Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.327-344, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11914853_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging Intensional XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dang-Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Integration of XML Web Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Semantic Web Conference 2002 (ISWC 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying XML Sources using an Ontology-based Mediator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STYX: Connecting the XML Web to the World of Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Vercoustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping XML fragments to community web ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriel Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vercoustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebDB 2001 - International Workshop on the Web and Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Santa Barbara, California, United States. pp.97--102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Tree Queries into XPath Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Vercoustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring XML pages for a Web house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing RDF metadata for Community Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCM2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Ontologies and Thesauri to Build RDF Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Views for Electronic Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing SGML documents with Maps : The French 'Inventaire' Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Typed Hypertexts in Multicard/O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM ECHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperPATH/O2: Integrating Hypermedia Systems with Object-Oriented DatabaseSystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'93 : 4th International Conference Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-57234-1_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gram : A Graph Data Model and Query Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECHT92: European Conference on Hypertext '92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Graph Model to HypertextQuerying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWHCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEARTS: HypErgrAph-based Related Table Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaa Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Almutawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Angarita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELLIS workshop on Representation Learning and Generative Models for Structured Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the evolution of science through interactive phylomemetic topic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Conférence sur la Gestion de Données - BDA2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAQWA: a Hash-based and Query Workload Aware Distributed RDF Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Semantic Web Conference, ISWC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, Pennsylvania, United States. CEUR-WS.org, 1486, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS : Un agrégateur de flux avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'10 - Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.1-6, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O'Reilly. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTM: Aligned Neural Topic Models for Exploring Evolving Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelkader Hameurlain; A Min Tjoa; Reza Akbarinia; Angela Bonifati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems LVI: Special Issue on Data Management - Principles, Technologies, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14790, Springer Berlin Heidelberg, pp.76-97, 2024, Lecture Notes in Computer Science (TLDKS), 978-3-662-69603-3. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-69603-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed SPARQL Query Processing: a Case Study with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoSQL Data Models: Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2018, 9781119528227. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119528227.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de données massives, hétérogènes et distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Grigori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.104-105, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.2432-2435, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSL/XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3676-3681, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web services: Technology issues and foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Benbernou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Data Management Practices : Emerging Techniques and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEA Group Publishing, pp.244-267, 2007, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-228-2.ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.555-563, 2006, 978-2-7117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATEM: A Topic Evolution Model for the Detection of Emerging Topics in Scientific Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTM: An Aligned Neural Topic Model for Exploring Evolving Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized Topic Coherence Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Louis Hoover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Correctness of Aggregation Operations During Sessions of Interactive Analytic Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Query Answer Completeness and Correctness with Minimal Pattern Covers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Top-k Queries over Real-Time Web Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art on Query & Transaction Processing Acceleration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youry Khmelevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Hains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huawei. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle et Algèbre ROSES. Livrable D2.2 ANR RoSeS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEDRIC-09-1798, CEDRIC Lab/CNAM. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating GIS Components with Mediators and Corba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEDRIC-97-36, CEDRIC Lab/CNAM. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Query Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEDRIC-93-39, CEDRIC Lab/CNAM. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the BDA 2020 conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems; Vol. XLIX, LNCS 12920. Special Issue on Data Management – Principles, Technologies and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Hameurlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Min Tjoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12920, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-64148-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Advanced Data Stream Management and Continuous Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8290, 2013, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernd Amann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernd-amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6822-4049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060259418</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIP6</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Boite Courrier 169</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">4 place Jussieu</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75 252 Paris cedex 05</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homepage Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Correctness of Aggregation Operations During Sessions of Interactive Analytic Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of data and information quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3575812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytic Graph Data Model and Query Language for Exploring the Evolution of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.100247. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bdr.2021.100247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering and merging related analytic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 91, pp.101495. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2020.101495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online refresh strategies for content based feed aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.913-947. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-014-0288-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion de bases de données à la gestion de grands espaces de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.11-31. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.18.4.11-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS, un moteur de requêtes continues pour la syndication RSS à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (5), pp.57-85. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.17.5.57-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de classement de services pour contribution et utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gross-Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.12.1.33-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging Intensional XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dang Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ontologies and thesauri for RDF schema creation and metadata querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (3), pp.221--236. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007990000037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Something's Fishy In The Data Lake: A Critical Re-evaluation of Table Union Search Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaa Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Angarita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Table Representation Learning Workshop @ ACL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienne, Austria. pp.71-85, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.trl-1.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATEM: A Topic Evolution Model for the Detection of Emerging Topics in Scientific Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2023 - The 12th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Menton, France. pp.332-343, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized Topic Coherence Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Louis Hoover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACL 2024 - The 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St. Julian's, Malta. pp.1760--1773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIQUE: Extracting Meaningful Science Evolution Patterns from Large Document Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Evolution of Science with Pivot Topic Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Big Data Visual Exploration and Analytics BigVis at EDBT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIQUE: A Graph Data Model and Query Language for Exploring the Evolution of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 : 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIP6-Sorbonne Université, Oct 2020, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Comparing Table Fragments With Fragment Summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athènes, Greece. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient similarity-based alignment of temporally-situated graph nodes with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data, High Performance Big Graph Data Management, Analysis, and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, CA, United States. pp.4793-4798, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9005483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Query Answer Completeness and Correctness with Partition Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Database and Expert Systems Applications - DEXA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.47-62, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query-Oriented Answer Imputation for Aggregate Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Databases and Information Systems - 23rd European Conference, ADBIS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. pp.302-318, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28730-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Analytic Datasets Using Natural and Aggregate-based Schema Complements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Algèbre de Motifs pour l'Évaluation et l'Analyse de la Complétude des Données et l'Éxactitude des Requêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2018 Gestion de Données–Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Graph Pattern Processing with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRADES (Graph Data-management Experiences &amp; Systems), Workshop, SIGMOD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL query processing with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-Algebra: Towards a Relational Algebra for Graph Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gomes Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Santanchè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Workshops of the EDBT/ICDT 2015 Joint Conference (EDBT/ICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brussels, Belgium. pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of RDF Distribution Algorithms Implemented over Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Workshop on Scalable Semantic Web Knowledge Base Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, Pennsylvania, United States. pp.16-31, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1507.02321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteMat: A scalable, cost-efficient inference encoding scheme for large RDF graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendry Randriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santa Clara, CA, United States. pp.1823-1830, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2015.7363955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance-Based Quality Assessment and Inference in Data-Centric Workflow Executions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Santanchè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2014 Conferences - Confederated International Conferences: CoopIS, and ODBASE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amantea, Italy. pp.130-147, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45563-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WePIGE: The WebLab Provenance Information Generator and Explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Extending Database Technology, EDBT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athens, Greece. pp.664-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeowsReader: Real-Time Ranking and Filtering of News with Generalized Continuous Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China. pp.2066-2068, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661829.2661851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebLab PROV: Computing fine-grained provenance links for XML artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIGProv'13 Workshop (in conjunction with EDBT/ICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Gênes, Italy. pp.298-306, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2457317.2457367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing continuous text queries featuring non-homogeneous scoring functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawai, United States. pp.1065-1074 </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Change Estimation Models for Dynamic Web Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Web Engineering (ICWE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Berlin, Germany. pp.395-410, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31753-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS: A Continuous Content-Based Query Engine for RSS Feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA - Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.203-218, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Refresh Strategies for RSS Feed Crawlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS: a continuous query processor for large-scale RSS filtering and aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '11 - 20th ACM international conference on Information and knowledge management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.2549--2552, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2063576.2064016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Map of RSS Feeds to support Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïane Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on REsource Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.122-133, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27392-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best-Effort Refresh Strategies for Content-Based RSS Feed Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th international conference on Web information systems engineering (WISE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hong Kong, China. pp.262-270, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17616-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Quality-Driven Resource Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Equille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Esther Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on REsource Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.181-189, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27392-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation et calibrage de processus WebContent avec piTunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2008 - Bases de Données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France. pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage-based ranking of distributed XML data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fortaleza, Brazil. pp.1008-1012, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1363686.1363920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative caching policy based on path materialization scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées, BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. pp.22-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Cache Based on Path Scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Web Information Systems Engineering (WISE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.87-98, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76993-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Link-based Ranking Model for Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gross-Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. On Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.327-344, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11914853_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging Intensional XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dang-Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Integration of XML Web Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Semantic Web Conference 2002 (ISWC 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying XML Sources using an Ontology-based Mediator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STYX: Connecting the XML Web to the World of Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Vercoustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping XML fragments to community web ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriel Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vercoustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebDB 2001 - International Workshop on the Web and Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Santa Barbara, California, United States. pp.97--102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Tree Queries into XPath Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Vercoustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring XML pages for a Web house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing RDF metadata for Community Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCM2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Ontologies and Thesauri to Build RDF Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Views for Electronic Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing SGML documents with Maps : The French 'Inventaire' Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Typed Hypertexts in Multicard/O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM ECHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperPATH/O2: Integrating Hypermedia Systems with Object-Oriented DatabaseSystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'93 : 4th International Conference Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-57234-1_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gram : A Graph Data Model and Query Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECHT92: European Conference on Hypertext '92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Graph Model to HypertextQuerying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWHCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEARTS: HypErgrAph-based Related Table Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaa Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Almutawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Angarita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELLIS workshop on Representation Learning and Generative Models for Structured Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the evolution of science through interactive phylomemetic topic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Conférence sur la Gestion de Données - BDA2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAQWA: a Hash-based and Query Workload Aware Distributed RDF Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Semantic Web Conference, ISWC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, Pennsylvania, United States. CEUR-WS.org, 1486, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS : Un agrégateur de flux avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'10 - Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.1-6, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O'Reilly. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTM: Aligned Neural Topic Models for Exploring Evolving Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelkader Hameurlain; A Min Tjoa; Reza Akbarinia; Angela Bonifati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems LVI: Special Issue on Data Management - Principles, Technologies, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14790, Springer Berlin Heidelberg, pp.76-97, 2024, Lecture Notes in Computer Science (TLDKS), 978-3-662-69603-3. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-69603-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed SPARQL Query Processing: a Case Study with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoSQL Data Models: Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2018, 9781119528227. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119528227.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de données massives, hétérogènes et distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Grigori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.104-105, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.2432-2435, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSL/XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3676-3681, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web services: Technology issues and foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Benbernou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Data Management Practices : Emerging Techniques and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEA Group Publishing, pp.244-267, 2007, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-228-2.ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.555-563, 2006, 978-2-7117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTM: An Aligned Neural Topic Model for Exploring Evolving Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized Topic Coherence Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Louis Hoover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATEM: A Topic Evolution Model for the Detection of Emerging Topics in Scientific Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Correctness of Aggregation Operations During Sessions of Interactive Analytic Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Query Answer Completeness and Correctness with Minimal Pattern Covers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Top-k Queries over Real-Time Web Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art on Query & Transaction Processing Acceleration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youry Khmelevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Hains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huawei. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle et Algèbre ROSES. Livrable D2.2 ANR RoSeS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEDRIC-09-1798, CEDRIC Lab/CNAM. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating GIS Components with Mediators and Corba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEDRIC-97-36, CEDRIC Lab/CNAM. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Query Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEDRIC-93-39, CEDRIC Lab/CNAM. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the BDA 2020 conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems; Vol. XLIX, LNCS 12920. Special Issue on Data Management – Principles, Technologies and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Hameurlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Min Tjoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12920, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-64148-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Advanced Data Stream Management and Continuous Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8290, 2013, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C82DA53D"/>
+    <w:nsid w:val="2997F8AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernd-amann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6822-4049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060259418" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lip6.fr/informations/comment.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-bd.lip6.fr/wiki/doku.php?id=site:membres:bernd:start" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutian Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575812" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347058v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2021.100247" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2020.101495" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-014-0288-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.5.57-85" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PWP0HNW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Constantin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.12.1.33-60" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16EFE1D31439D845C1A3CED6CBAD82AA5ECD8B9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benjelloun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dang Ngoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Fundulaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007990000037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Boutaleb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.trl-1.7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04495320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04517597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Louis Hoover" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02459335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Baazizi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005483" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28730-6_19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes Jr." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Santanch&#232;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214902v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1507.02321" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendry Randriamalala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363955" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vouzoukidou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661829.2661851" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45563-0_8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457317.2457367" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398404" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31753-8_33" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5KBZVR14-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2064016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292037v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;ane Hochard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lacroix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27392-6_9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-300RL87H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17616-6_24" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCR76R2Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Esther Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27392-6_13" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KDMW77CW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touraille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363920" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76993-4_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DCVC9X23-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914853_20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MKC5NV39-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124769v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dang-Ngoc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beeri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125015v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Vercoustre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriel Beeri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vercoustre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124668v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124485v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ailleret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexaki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karvounarakis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plexousakis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124461v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cluet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eyal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57234-1_74" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232802v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Almutawa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513264v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Castillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04842482v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69603-3_3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499373v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221737v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292902v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-228-2.ch011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04274434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274429v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youry Khmelevsky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hains" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124471v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03176597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Min Tjoa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64148-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernd-amann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6822-4049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060259418" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lip6.fr/informations/comment.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-bd.lip6.fr/wiki/doku.php?id=site:membres:bernd:start" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutian Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575812" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347058v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2021.100247" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2020.101495" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-014-0288-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.5.57-85" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PWP0HNW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Constantin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.12.1.33-60" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16EFE1D31439D845C1A3CED6CBAD82AA5ECD8B9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benjelloun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dang Ngoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Fundulaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007990000037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Boutaleb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.trl-1.7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04495320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04517597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Louis Hoover" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02459335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Baazizi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005483" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28730-6_19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes Jr." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Santanch&#232;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214902v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1507.02321" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendry Randriamalala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363955" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45563-0_8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vouzoukidou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661829.2661851" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457317.2457367" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398404" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31753-8_33" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5KBZVR14-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2064016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292037v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;ane Hochard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lacroix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27392-6_9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-300RL87H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17616-6_24" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCR76R2Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Esther Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27392-6_13" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KDMW77CW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touraille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363920" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76993-4_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DCVC9X23-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914853_20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MKC5NV39-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124769v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dang-Ngoc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beeri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125015v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Vercoustre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriel Beeri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vercoustre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124668v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124485v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ailleret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexaki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karvounarakis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plexousakis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124461v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cluet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eyal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57234-1_74" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232802v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Almutawa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513264v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Castillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04842482v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69603-3_3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499373v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221737v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292902v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-228-2.ch011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04274434v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274426v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youry Khmelevsky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hains" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124471v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03176597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Min Tjoa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64148-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>