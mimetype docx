--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernd Amann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernd-amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6822-4049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060259418</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIP6</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Boite Courrier 169</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">4 place Jussieu</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75 252 Paris cedex 05</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homepage Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Correctness of Aggregation Operations During Sessions of Interactive Analytic Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of data and information quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3575812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytic Graph Data Model and Query Language for Exploring the Evolution of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.100247. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bdr.2021.100247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering and merging related analytic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 91, pp.101495. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2020.101495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online refresh strategies for content based feed aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.913-947. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-014-0288-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion de bases de données à la gestion de grands espaces de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.11-31. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.18.4.11-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS, un moteur de requêtes continues pour la syndication RSS à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (5), pp.57-85. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.17.5.57-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de classement de services pour contribution et utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gross-Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.12.1.33-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging Intensional XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dang Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ontologies and thesauri for RDF schema creation and metadata querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (3), pp.221--236. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007990000037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Something's Fishy In The Data Lake: A Critical Re-evaluation of Table Union Search Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaa Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Angarita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Table Representation Learning Workshop @ ACL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienne, Austria. pp.71-85, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.trl-1.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATEM: A Topic Evolution Model for the Detection of Emerging Topics in Scientific Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2023 - The 12th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Menton, France. pp.332-343, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized Topic Coherence Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Louis Hoover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACL 2024 - The 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St. Julian's, Malta. pp.1760--1773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIQUE: Extracting Meaningful Science Evolution Patterns from Large Document Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Evolution of Science with Pivot Topic Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Big Data Visual Exploration and Analytics BigVis at EDBT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIQUE: A Graph Data Model and Query Language for Exploring the Evolution of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 : 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIP6-Sorbonne Université, Oct 2020, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Comparing Table Fragments With Fragment Summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athènes, Greece. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient similarity-based alignment of temporally-situated graph nodes with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data, High Performance Big Graph Data Management, Analysis, and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, CA, United States. pp.4793-4798, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9005483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Query Answer Completeness and Correctness with Partition Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Database and Expert Systems Applications - DEXA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.47-62, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query-Oriented Answer Imputation for Aggregate Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Databases and Information Systems - 23rd European Conference, ADBIS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. pp.302-318, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28730-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Analytic Datasets Using Natural and Aggregate-based Schema Complements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Algèbre de Motifs pour l'Évaluation et l'Analyse de la Complétude des Données et l'Éxactitude des Requêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2018 Gestion de Données–Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Graph Pattern Processing with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRADES (Graph Data-management Experiences &amp; Systems), Workshop, SIGMOD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL query processing with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-Algebra: Towards a Relational Algebra for Graph Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gomes Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Santanchè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Workshops of the EDBT/ICDT 2015 Joint Conference (EDBT/ICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brussels, Belgium. pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of RDF Distribution Algorithms Implemented over Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Workshop on Scalable Semantic Web Knowledge Base Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, Pennsylvania, United States. pp.16-31, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1507.02321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteMat: A scalable, cost-efficient inference encoding scheme for large RDF graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendry Randriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santa Clara, CA, United States. pp.1823-1830, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2015.7363955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance-Based Quality Assessment and Inference in Data-Centric Workflow Executions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Santanchè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2014 Conferences - Confederated International Conferences: CoopIS, and ODBASE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amantea, Italy. pp.130-147, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45563-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WePIGE: The WebLab Provenance Information Generator and Explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Extending Database Technology, EDBT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athens, Greece. pp.664-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeowsReader: Real-Time Ranking and Filtering of News with Generalized Continuous Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China. pp.2066-2068, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661829.2661851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebLab PROV: Computing fine-grained provenance links for XML artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIGProv'13 Workshop (in conjunction with EDBT/ICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Gênes, Italy. pp.298-306, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2457317.2457367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing continuous text queries featuring non-homogeneous scoring functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawai, United States. pp.1065-1074 </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Change Estimation Models for Dynamic Web Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Web Engineering (ICWE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Berlin, Germany. pp.395-410, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31753-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS: A Continuous Content-Based Query Engine for RSS Feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA - Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.203-218, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Refresh Strategies for RSS Feed Crawlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS: a continuous query processor for large-scale RSS filtering and aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '11 - 20th ACM international conference on Information and knowledge management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.2549--2552, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2063576.2064016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Map of RSS Feeds to support Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïane Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on REsource Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.122-133, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27392-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best-Effort Refresh Strategies for Content-Based RSS Feed Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th international conference on Web information systems engineering (WISE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hong Kong, China. pp.262-270, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17616-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Quality-Driven Resource Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Equille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Esther Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on REsource Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.181-189, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27392-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation et calibrage de processus WebContent avec piTunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2008 - Bases de Données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France. pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage-based ranking of distributed XML data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fortaleza, Brazil. pp.1008-1012, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1363686.1363920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative caching policy based on path materialization scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées, BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. pp.22-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Cache Based on Path Scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Web Information Systems Engineering (WISE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.87-98, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76993-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Link-based Ranking Model for Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gross-Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. On Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.327-344, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11914853_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging Intensional XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dang-Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Integration of XML Web Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Semantic Web Conference 2002 (ISWC 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying XML Sources using an Ontology-based Mediator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STYX: Connecting the XML Web to the World of Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Vercoustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping XML fragments to community web ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriel Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vercoustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebDB 2001 - International Workshop on the Web and Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Santa Barbara, California, United States. pp.97--102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Tree Queries into XPath Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Vercoustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring XML pages for a Web house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing RDF metadata for Community Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCM2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Ontologies and Thesauri to Build RDF Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Views for Electronic Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing SGML documents with Maps : The French 'Inventaire' Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Typed Hypertexts in Multicard/O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM ECHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperPATH/O2: Integrating Hypermedia Systems with Object-Oriented DatabaseSystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'93 : 4th International Conference Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-57234-1_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gram : A Graph Data Model and Query Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECHT92: European Conference on Hypertext '92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Graph Model to HypertextQuerying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWHCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEARTS: HypErgrAph-based Related Table Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaa Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Almutawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Angarita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELLIS workshop on Representation Learning and Generative Models for Structured Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the evolution of science through interactive phylomemetic topic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Conférence sur la Gestion de Données - BDA2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAQWA: a Hash-based and Query Workload Aware Distributed RDF Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Semantic Web Conference, ISWC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, Pennsylvania, United States. CEUR-WS.org, 1486, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS : Un agrégateur de flux avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'10 - Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.1-6, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O'Reilly. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTM: Aligned Neural Topic Models for Exploring Evolving Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelkader Hameurlain; A Min Tjoa; Reza Akbarinia; Angela Bonifati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems LVI: Special Issue on Data Management - Principles, Technologies, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14790, Springer Berlin Heidelberg, pp.76-97, 2024, Lecture Notes in Computer Science (TLDKS), 978-3-662-69603-3. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-69603-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed SPARQL Query Processing: a Case Study with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoSQL Data Models: Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2018, 9781119528227. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119528227.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de données massives, hétérogènes et distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Grigori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.104-105, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.2432-2435, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSL/XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3676-3681, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web services: Technology issues and foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Benbernou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Data Management Practices : Emerging Techniques and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEA Group Publishing, pp.244-267, 2007, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-228-2.ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.555-563, 2006, 978-2-7117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTM: An Aligned Neural Topic Model for Exploring Evolving Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized Topic Coherence Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Louis Hoover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATEM: A Topic Evolution Model for the Detection of Emerging Topics in Scientific Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Correctness of Aggregation Operations During Sessions of Interactive Analytic Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Query Answer Completeness and Correctness with Minimal Pattern Covers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Top-k Queries over Real-Time Web Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art on Query & Transaction Processing Acceleration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youry Khmelevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Hains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huawei. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle et Algèbre ROSES. Livrable D2.2 ANR RoSeS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEDRIC-09-1798, CEDRIC Lab/CNAM. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating GIS Components with Mediators and Corba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEDRIC-97-36, CEDRIC Lab/CNAM. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Query Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEDRIC-93-39, CEDRIC Lab/CNAM. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the BDA 2020 conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems; Vol. XLIX, LNCS 12920. Special Issue on Data Management – Principles, Technologies and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Hameurlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Min Tjoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12920, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-64148-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Advanced Data Stream Management and Continuous Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8290, 2013, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernd Amann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernd-amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6822-4049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060259418</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIP6</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Boite Courrier 169</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">4 place Jussieu</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75 252 Paris cedex 05</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homepage Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Correctness of Aggregation Operations During Sessions of Interactive Analytic Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of data and information quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3575812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytic Graph Data Model and Query Language for Exploring the Evolution of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.100247. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bdr.2021.100247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering and merging related analytic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 91, pp.101495. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2020.101495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online refresh strategies for content based feed aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.913-947. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-014-0288-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion de bases de données à la gestion de grands espaces de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.11-31. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.18.4.11-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS, un moteur de requêtes continues pour la syndication RSS à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (5), pp.57-85. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.17.5.57-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de classement de services pour contribution et utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gross-Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.12.1.33-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging Intensional XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dang Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ontologies and thesauri for RDF schema creation and metadata querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (3), pp.221--236. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007990000037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Something's Fishy In The Data Lake: A Critical Re-evaluation of Table Union Search Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaa Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Angarita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Table Representation Learning Workshop @ ACL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienne, Austria. pp.71-85, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.trl-1.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized Topic Coherence Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Louis Hoover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACL 2024 - The 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St. Julian's, Malta. pp.1760--1773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATEM: A Topic Evolution Model for the Detection of Emerging Topics in Scientific Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2023 - The 12th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Menton, France. pp.332-343, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Evolution of Science with Pivot Topic Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Big Data Visual Exploration and Analytics BigVis at EDBT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIQUE: A Graph Data Model and Query Language for Exploring the Evolution of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 : 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIP6-Sorbonne Université, Oct 2020, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIQUE: Extracting Meaningful Science Evolution Patterns from Large Document Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Comparing Table Fragments With Fragment Summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athènes, Greece. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient similarity-based alignment of temporally-situated graph nodes with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data, High Performance Big Graph Data Management, Analysis, and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, CA, United States. pp.4793-4798, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9005483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Query Answer Completeness and Correctness with Partition Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Database and Expert Systems Applications - DEXA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.47-62, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query-Oriented Answer Imputation for Aggregate Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Databases and Information Systems - 23rd European Conference, ADBIS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. pp.302-318, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28730-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Analytic Datasets Using Natural and Aggregate-based Schema Complements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Algèbre de Motifs pour l'Évaluation et l'Analyse de la Complétude des Données et l'Éxactitude des Requêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2018 Gestion de Données–Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Graph Pattern Processing with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRADES (Graph Data-management Experiences &amp; Systems), Workshop, SIGMOD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL query processing with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-Algebra: Towards a Relational Algebra for Graph Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gomes Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Santanchè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Workshops of the EDBT/ICDT 2015 Joint Conference (EDBT/ICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brussels, Belgium. pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of RDF Distribution Algorithms Implemented over Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Workshop on Scalable Semantic Web Knowledge Base Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, Pennsylvania, United States. pp.16-31, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1507.02321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteMat: A scalable, cost-efficient inference encoding scheme for large RDF graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendry Randriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santa Clara, CA, United States. pp.1823-1830, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2015.7363955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WePIGE: The WebLab Provenance Information Generator and Explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Extending Database Technology, EDBT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athens, Greece. pp.664-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeowsReader: Real-Time Ranking and Filtering of News with Generalized Continuous Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China. pp.2066-2068, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661829.2661851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance-Based Quality Assessment and Inference in Data-Centric Workflow Executions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Santanchè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2014 Conferences - Confederated International Conferences: CoopIS, and ODBASE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amantea, Italy. pp.130-147, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45563-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebLab PROV: Computing fine-grained provenance links for XML artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIGProv'13 Workshop (in conjunction with EDBT/ICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Gênes, Italy. pp.298-306, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2457317.2457367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Change Estimation Models for Dynamic Web Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Web Engineering (ICWE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Berlin, Germany. pp.395-410, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31753-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing continuous text queries featuring non-homogeneous scoring functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawai, United States. pp.1065-1074 </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS: A Continuous Content-Based Query Engine for RSS Feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA - Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.203-218, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Refresh Strategies for RSS Feed Crawlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS: a continuous query processor for large-scale RSS filtering and aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '11 - 20th ACM international conference on Information and knowledge management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.2549--2552, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2063576.2064016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Map of RSS Feeds to support Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïane Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on REsource Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.122-133, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27392-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best-Effort Refresh Strategies for Content-Based RSS Feed Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th international conference on Web information systems engineering (WISE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hong Kong, China. pp.262-270, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17616-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Quality-Driven Resource Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Equille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Esther Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on REsource Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.181-189, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27392-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage-based ranking of distributed XML data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fortaleza, Brazil. pp.1008-1012, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1363686.1363920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation et calibrage de processus WebContent avec piTunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2008 - Bases de Données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France. pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Cache Based on Path Scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Web Information Systems Engineering (WISE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.87-98, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76993-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative caching policy based on path materialization scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées, BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. pp.22-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Link-based Ranking Model for Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gross-Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. On Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.327-344, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11914853_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging Intensional XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dang-Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Integration of XML Web Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Semantic Web Conference 2002 (ISWC 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying XML Sources using an Ontology-based Mediator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STYX: Connecting the XML Web to the World of Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Vercoustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping XML fragments to community web ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriel Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vercoustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebDB 2001 - International Workshop on the Web and Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Santa Barbara, California, United States. pp.97--102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Tree Queries into XPath Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Vercoustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring XML pages for a Web house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing RDF metadata for Community Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCM2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Ontologies and Thesauri to Build RDF Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Views for Electronic Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing SGML documents with Maps : The French 'Inventaire' Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Typed Hypertexts in Multicard/O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM ECHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperPATH/O2: Integrating Hypermedia Systems with Object-Oriented DatabaseSystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'93 : 4th International Conference Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-57234-1_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gram : A Graph Data Model and Query Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECHT92: European Conference on Hypertext '92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Graph Model to HypertextQuerying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWHCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEARTS: HypErgrAph-based Related Table Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaa Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Almutawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Angarita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELLIS workshop on Representation Learning and Generative Models for Structured Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the evolution of science through interactive phylomemetic topic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Conférence sur la Gestion de Données - BDA2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAQWA: a Hash-based and Query Workload Aware Distributed RDF Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Semantic Web Conference, ISWC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, Pennsylvania, United States. CEUR-WS.org, 1486, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSeS : Un agrégateur de flux avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'10 - Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.1-6, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O'Reilly. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTM: Aligned Neural Topic Models for Exploring Evolving Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelkader Hameurlain; A Min Tjoa; Reza Akbarinia; Angela Bonifati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems LVI: Special Issue on Data Management - Principles, Technologies, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14790, Springer Berlin Heidelberg, pp.76-97, 2024, Lecture Notes in Computer Science (TLDKS), 978-3-662-69603-3. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-69603-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed SPARQL Query Processing: a Case Study with Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoSQL Data Models: Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2018, 9781119528227. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119528227.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de données massives, hétérogènes et distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Grigori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.104-105, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.2432-2435, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSL/XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3676-3681, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web services: Technology issues and foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Benbernou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Data Management Practices : Emerging Techniques and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEA Group Publishing, pp.244-267, 2007, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-228-2.ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.555-563, 2006, 978-2-7117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATEM: A Topic Evolution Model for the Detection of Emerging Topics in Scientific Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTM: An Aligned Neural Topic Model for Exploring Evolving Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualized Topic Coherence Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Louis Hoover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Correctness of Aggregation Operations During Sessions of Interactive Analytic Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Query Answer Completeness and Correctness with Minimal Pattern Covers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Top-k Queries over Real-Time Web Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art on Query & Transaction Processing Acceleration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youry Khmelevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Hains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huawei. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle et Algèbre ROSES. Livrable D2.2 ANR RoSeS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEDRIC-09-1798, CEDRIC Lab/CNAM. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating GIS Components with Mediators and Corba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEDRIC-97-36, CEDRIC Lab/CNAM. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Query Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEDRIC-93-39, CEDRIC Lab/CNAM. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the BDA 2020 conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems; Vol. XLIX, LNCS 12920. Special Issue on Data Management – Principles, Technologies and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Hameurlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Min Tjoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12920, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-64148-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Advanced Data Stream Management and Continuous Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8290, 2013, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2997F8AE"/>
+    <w:nsid w:val="F09F2208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernd-amann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6822-4049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060259418" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lip6.fr/informations/comment.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-bd.lip6.fr/wiki/doku.php?id=site:membres:bernd:start" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutian Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575812" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347058v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2021.100247" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2020.101495" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-014-0288-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.5.57-85" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PWP0HNW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Constantin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.12.1.33-60" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16EFE1D31439D845C1A3CED6CBAD82AA5ECD8B9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benjelloun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dang Ngoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Fundulaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007990000037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Boutaleb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.trl-1.7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04495320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04517597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Louis Hoover" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02459335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Baazizi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005483" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28730-6_19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes Jr." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Santanch&#232;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214902v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1507.02321" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendry Randriamalala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363955" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45563-0_8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vouzoukidou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661829.2661851" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457317.2457367" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398404" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31753-8_33" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5KBZVR14-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2064016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292037v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;ane Hochard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lacroix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27392-6_9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-300RL87H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17616-6_24" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCR76R2Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Esther Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27392-6_13" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KDMW77CW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touraille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363920" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76993-4_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DCVC9X23-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914853_20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MKC5NV39-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124769v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dang-Ngoc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beeri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125015v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Vercoustre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriel Beeri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vercoustre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124668v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124485v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ailleret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexaki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karvounarakis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plexousakis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124461v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cluet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eyal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57234-1_74" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232802v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Almutawa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513264v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Castillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04842482v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69603-3_3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499373v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221737v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292902v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-228-2.ch011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04274434v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274426v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youry Khmelevsky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hains" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124471v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03176597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Min Tjoa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64148-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernd-amann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6822-4049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060259418" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lip6.fr/informations/comment.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-bd.lip6.fr/wiki/doku.php?id=site:membres:bernd:start" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutian Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575812" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347058v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2021.100247" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2020.101495" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-014-0288-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.5.57-85" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PWP0HNW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Constantin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.12.1.33-60" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16EFE1D31439D845C1A3CED6CBAD82AA5ECD8B9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benjelloun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dang Ngoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Fundulaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007990000037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Boutaleb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.trl-1.7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04517597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Louis Hoover" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04495320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_28" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02459335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Baazizi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005483" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28730-6_19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes Jr." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Santanch&#232;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214902v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1507.02321" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendry Randriamalala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363955" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vouzoukidou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661829.2661851" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45563-0_8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457317.2457367" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270082v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31753-8_33" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398404" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5KBZVR14-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2064016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292037v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;ane Hochard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lacroix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27392-6_9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-300RL87H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17616-6_24" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCR76R2Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Esther Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27392-6_13" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KDMW77CW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299507v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363920" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touraille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76993-4_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DCVC9X23-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914853_20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MKC5NV39-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124769v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dang-Ngoc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beeri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125015v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Vercoustre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriel Beeri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vercoustre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124668v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124485v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ailleret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexaki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karvounarakis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plexousakis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124461v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cluet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eyal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57234-1_74" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232802v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Almutawa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513264v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Castillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04842482v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69603-3_3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499373v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221737v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292902v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-228-2.ch011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04274434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274429v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youry Khmelevsky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hains" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124471v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03176597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Min Tjoa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64148-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>