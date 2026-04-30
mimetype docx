--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1,51 +1,27725 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernd Grambow </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernd-grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8494-5711</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067129536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulant molten core–concrete interaction experiments in view of understanding Fukushima Daiichi Nuclear Power Station Cs-bearing particles generation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Laffolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6611. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56972-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of aerosols during a molten core-concrete interaction at Fukushima Daiichi Unit 2 estimated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Laffolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Thilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 186, https://doi.org/10.1016/j.anucene.2023.109770. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2023.109770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of radioactive cesium-rich micro-particles (CsMPs) in a school building located 2.8 km south-west of the Fukushima Daiichi Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Fueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuki Komiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenta Minomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Horie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mami Takehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 328, pp.138566. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U(VI) retention in compact Callovo-Oxfordian clay stone at temperature (20–80 °C); What is the applicability of adsorption models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Madé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 244, pp.107093. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2023.107093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation for nuclear waste management: predisposal and disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Kolditz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Churakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-022-10675-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03923989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solids, colloids, and the hydrolysis of tetravalent uranium in chloride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Gaona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1308064. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnuen.2023.1308064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effect of U(VI) retention on the Callovo-Oxfordian clay rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Madé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, pp.106925. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2023.106925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of B$_4$C control rods in Fukushima Daiichi nuclear reactors during meltdown: B–Li isotopic signatures in cesium-rich microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Fueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryu Takami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenta Minomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Morooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Horie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Hazard.Mater.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 428, pp.128214. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.128214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Fukushima Daiichi Cs-bearing microparticles through molten core-concrete interaction in nitrogen atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Laffolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Suteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Mater.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (October), pp.101253. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2022.101253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini review of research requirements for radioactive waste management including disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.1052428. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnuen.2022.1052428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium retention in a Callovo-Oxfordian clay rock formation: From laboratory-based models to in natura conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 299, pp.134307. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.134307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of europium retention on Callovo-Oxfordian clay rock (France) by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) and percolation experiments in microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 214, pp.106280. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2021.106280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bacterial siderophore on cesium dissolution from biotite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuki Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Fukutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiko Ikegami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuminori Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Kozai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 276, pp.130121. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility of monoclinic and yttrium stabilized cubic ZrO$_2$: Solution and surface thermodynamics guiding ultra-trace analytics in aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Utsunomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 545, pp.152631. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Experimental Evidence of the Effects of Clay Particles’ Basal-to-Lateral Surface Ratio on Methane and Carbon Dioxide Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys I. Grekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey G. Kalinichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (21), pp.11499-11507. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New highly radioactive particles derived from Fukushima Daiichi Reactor Unit 1: Properties and environmental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Morooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitaro Kurihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Takehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryu Takami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Fueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 773, pp.145639. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years after the NPP accident at Fukushima : review on fuel debris behavior in contact with water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Nitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuhiro Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Koma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Utsunomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Nucl.Sci.Tech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223131.2021.1966347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocesium in Shiitake mushroom: Accumulation in living fruit bodies and leaching from dead fruit bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Guido-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuminori Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Kozai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 279, pp.130511. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention and diffusion of radioactive and toxic species on cementitious systems: Main outcome of the CEBAMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lopez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Olmeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grivé E A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.104480. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02413195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and distribution of radioactive cesium-rich microparticles released from the Fukushima Daiichi Nuclear Power Plant into the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Ikehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Morooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Suetake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuki Komiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitaro Kurihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 241, pp.125019. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach combining soil profile, records and tree ring analysis to identify the origin of environmental contamination in a former uranium mine (Rophin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan-Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 747, pp.141295. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate plutonium released from the Fukushima Daiichi meltdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitaro Kurihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Takehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Suetake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Ikehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuki Komiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 743, pp.140539. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of manometry method for measurement of gas adsorption equilibria and characterization of clay texture with Derivative Isotherm Summation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Grekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.105372. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2019.105372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02413260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the results of the CEBAMA project to decrease uncertainties in the Safety Case and Performance Assessment of radioactive waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Mäder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.104479. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02413212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic data of adsorption reveal the entry of CH$_4$ and CO$_2$ in a smectite clay interlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys I. Grekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey G. Kalinichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (29), pp.16727-16733. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP02135K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel Retention on Callovo-Oxfordian Clay: Applicability of Existing Adsorption Models for Dilute Systems to Real Compact Rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahaya Hassan-Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (19), pp.12226-12234. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c04381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium quantification of oak tree rings (Quercus petraea) from a former uranium mining site by High Resolution Inductively Coupled Plasma Mass spectrometry in Laser Ablation and Solution modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161, pp.105709. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2019.105709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption mechanism of ReO$_4^−$ on Ni–Zn layered hydroxide salt and its application to removal of ReO$_4^−$ as a surrogate of TcO$_4^−$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Kozai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yamasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiko Ohnuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel I. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.105282. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2019.105282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of radioactive, cesium-rich microparticles released from the Fukushima Daiichi Nuclear Power Plant in simulated lung fluid, pure-water, and seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Suetake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriko Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Furuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Ikehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuki Komiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 233, pp.633-644. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.05.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02169370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smectite fraction assessment in complex natural clay rocks from interlayer water content determined by thermogravimetric and thermoporometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Grekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Coll.Interface Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 555, pp.157-165. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2019.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Distribution of Droplets in a Two Liquid-phase Mixture Compared between Liquid Spraying and Mechanical Stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisuke Shimogouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirochika Naganawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsushi Nagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Nagame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anal.Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (9), pp.955-960. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2116/analsci.18p508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of 29Si-doped SON68 borosilicate nuclear waste glass in the presence of near field materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Mendili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.104436. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02415821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Liquid–Liquid Extraction of Uranium from Uranium-containing Wastewater Using an Organic Phase-refining-type Emulsion Flow Extractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsushi Nagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirochika Naganawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideya Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaaki Toshimitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisayoshi Mitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (9), pp.1099 - 1102. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2116/analsci.18N002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01901732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Eu(III), Pb(II), and U(VI) with a Paramecium glycoprotein: Microbial transformation of heavy elements in the aquatic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Kozai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuminori Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiko Ohnuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Satoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.135 - 144. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01700247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Method of Quantifying Radioactive Cesium-Rich Microparticles (CsMPs) in the Environment from the Fukushima Daiichi Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Ikehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Suetake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuki Komiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Furuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asumi Ochiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (11), pp.6390 - 6398. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b06693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01901749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on coordination structure of Re adsorbed on Mg–Al layered double hydroxide using X-ray absorption fine structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Kozai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiko Ohnuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Porous Mater.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10934-018-0634-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Dioxides and Debris Fragments Released to the Environment with Cesium-Rich Microparticles from the Fukushima Daiichi Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asumi Ochiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junpei Imoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Suetake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuki Komiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Furuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (5), pp.2586 - 2594. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b06309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01901637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural organic matter contained in clay rock pore water: Direct quantification at the molecular level using electrospray ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huclier‐markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (16), pp.1331-1343. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study and structural evolution of SON68 nuclear waste glass altered from 35 to 125 °C under unsaturated H 2 O and D 2 O 18 vapour conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2017.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01901743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesium-rich micro-particles: A window into the meltdown events at the Fukushima Daiichi Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Furuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junpei Imoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asumi Ochiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yamasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Nanba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.42731. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep42731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01700252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic signature and nano-texture of cesium-rich micro-particles: Release of uranium and fission products from the Fukushima Daiichi Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junpei Imoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asumi Ochiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Furuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Suetake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Ikehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.5409. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-05910-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01700243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility equilibrium and surface reactivity at solid/liquid interfaces of relevance to disposal of nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Philippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.172 - 181. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2017.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01600032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface reactivity of thorium oxide in conditions close to chemical equilibrium by isotope exchange 229Th/232Th method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Perrigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamasa Inai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2016-2651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01446965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Disposal of Radioactive Waste in Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.239 - 245. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.12.4.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01901813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SON68 glass alteration under Si-rich solutions at low temperature (35–90 °C): kinetics, secondary phases and isotopic exchange studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Mendili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (76), pp.72616 - 72633. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra12404f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01901829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategically designed porous magnetic N-doped Fe/Fe 3 C@C matrix and its highly efficient uranium( vi ) remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangxue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongshan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (10), pp.1227 - 1235. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6QI00091F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01700255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Callovo-Oxfordian clay rock on the dissolution rate of the SON68 simulated nuclear waste glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Neeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Mendili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 459, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear waste disposal: I. Laboratory simulation of repository properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.237-246. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00850856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors to understand in-situ behavior of Cs in Callovo-Oxfordian clay rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 387, pp.47-58. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of Fukushima nuclear fuel debris tracked by Cs137 in cooling water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mostafavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (11), pp.2472-2476. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4em00103f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of iodide by the Callovo-Oxfordian formation: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bessaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2013.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00944913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and transport of polymaleic acid on Callovo-Oxfordian clay stone: Batch and transport experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Durce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164, pp.308-322. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2014.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01064155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous alteration of VHTR fuels particles under simulated geological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Ait Chaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Karakurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 448 (1-3), pp.206-216. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gamma irradiation on uranium determination by Arsenazo III in the presence of Fe(II)/Fe(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingliang Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.373 - 378. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.12.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01906962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological disposal of nuclear waste: II. From laboratory data to the safety analysis - Addressing societal concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.247-258. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of carbon steel under sequential aerobic-anaerobic environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Mendili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Karakurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.432-440. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00875608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapor hydration of SON68 glass from 90 degrees C to 200 degrees C: A kinetic study and corrosion products investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Neeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358, pp.2894-2905. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00906331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Nuclear Fuel and Water at the Fukushima Daiichi Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.213-219. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.8.3.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-active phases and radionuclide equilibrium valence state in subsurface environments - New insights from 6th EC FP IP FUNMIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L.S. Stipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.404-413. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00667196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of selenite in a multi-component system using the &amp;quot;dialysis membrane&amp;quot; method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.2524-2532. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00881415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution controls for dissolved silica at 25, 50 and 90 °C for quartz, Callovo-Oxfordian claystone, illite and MX80 bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.1648-1660. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of (Cs,Ba)-hollandite dissolution under gamma irradiation at 95 °C and at pH 2.5, 4.4 and 8.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Utsunomiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 419, pp.281-290. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 production by γ and He ions water radiolysis, effect of presence TiO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.14342-14348. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.05.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of absorption contrast for accurate amorphous phase quantification: application to ZrO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petricek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.1092. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889810032358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-disturbing characterization of natural organic matter (NOM) contained in clay rock pore water by mass spectrometry using electrospray and atmospheric pressure chemical ionization modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier-Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rogniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.191-202. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.4374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies in Thorium Oxide Solubility Values: Study of Attachment/Detachment Processes at the Solid/Solution Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.8736-8748. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic100756f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of high power ultrasound on an aqueous suspension of graphite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.391-398. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00433527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of nanometric powders of UO2+x, (Th,U)O2+x and (La,U)O2+x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (10), pp.2591. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2009.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu(III) Sorption to TiO2 (Anatase and Rutile): Batch, XPS, and EXAFS Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.H. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.3115-3121. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es803431c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00388691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosities accessible to HTO and iodide on water-saturated compacted clay materials and relation with the forms of water: A low field proton NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (24), pp.7290-7302. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of selenite with MX-80 bentonite: Effect of minor phases, pH, selenite loading, solution composition and compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lützenkirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.M. Kedziorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00369015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ionizing radiation on the hollandite structure-type: Ba0.85Cs0.26Al1.35Fe0.77Ti5.90O16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Utsunomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Advocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (1), pp.241 - 247. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2008.2563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01906958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenide retention onto pyrite under reducing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96, pp.473-479. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00356707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of coprecipitation of technetium-99 with iron phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alliot Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96, pp.569-574. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00346851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile fission and activation products in nuclear waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102, pp.180-186. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2008.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00369027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic interpretation of neptunium coprecipitation in uranophane for application to the Yucca Mountain repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96, pp.563-567. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00346838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of coprecipitation of technetium-99 with iron phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (9-11), pp.569. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative description and local structures of trivalent metal ions Eu(III) and Cm(III) complexed with polyacrylic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier-Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 327, pp.324-332. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2008.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00339580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ionizing radiation on the hollandite structure-type: $Ba_{0.85}Cs_{0.26}Al_{1.35}Fe_{0.77}Ti_{5.90}O_{16}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Utsunomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Advocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93, pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00256890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies in Thorium Oxide Solubility Values: a New Experimental Approach to Improve Understanding of Oxide Surface at Solid/Solution Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96, pp.515-520. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00291593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mobility and potential retention of iodine in the Callovovian-Oxfordian formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.539-551. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2005.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the complexation properties of mineral-bound organic polyelectrolyte: An attempt at comprehension using the model system alumina/polyacrylic acid/M (M = Eu, Cm, Gd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 305, pp.32-39. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00128627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of technetium and rhenium complexes by in situ XAS-electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.283-289. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.5.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00069041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical behaviour of Tc$_2$OCl$_{10}^{4–}$ and Tc$_nO_y^{4n–2y+}$ in chloride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.91-95. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.2.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00069024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation mechanisms of tetravalent technetium in chloride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.291-299. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.5.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water diffusion in the simulated French nuclear waste glass SON 68 contacting silica rich solutions: Experimental and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 355, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00091677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of complexed species of Eu in alumina-bound and free polyacrylic acid: A spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 300, pp.482-490. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprecipitation of thorium and lanthanum with UO2+x(s) as host phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.517. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.9.517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Interaction of Ni$^{2+}$ and Cs$^+$ on MX-80 Bentonite; Effect of Compaction Using the &amp;quot;Capillary Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.4672-4679. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es052483i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00097254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of inert TRISO-coated fuel in glass for geological disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 358, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00137325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of technetium(IV) chloride under gamma irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houée-Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93, pp.409-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of a Borosilicate Glass Under Aqueous Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 88, pp.3256-3259. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00574.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial reduction of $^{99}$Tc in organic matter-rich soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc-Cessac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 336, pp.255-268. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Tc(IV) in chloride solutions by capillary electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xiaolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93, pp.305-309. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.93.5.305.64276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration ou confinement des radioéléments ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Toulhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 285-286, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the alteration gel composition of simplified borosilicate glasses by precipitation of an ideal solid solution in equilibrium with the leachant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 324, pp.97-115. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2003.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alpha radiolysis on doped UO$_2$ dissolution under reducing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mennecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Andriambololona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.611-615. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.92.9.611.55010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00069013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical aspects of radiolytically enhanced UO$_2$ dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mennecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.603-609. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.92.9.603.54977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Eu(III)/Cm(III) with Alumina-Bound Poly(acrylic acid): Sorption, Desorption, and Spectroscopic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38, pp.4312-4318. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0301626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental design to investigate the concentration dependent diffusion of Eu(III) in compacted bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 257, pp.293-297. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024771410467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interaction between europium (III) and Bacillus subtilis: fixation sites, biosorption modeling and reversibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 262 (2), pp.351-361. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00096-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Eu(III) associated with polymaleic acid to Bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58, pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the reversibility of the interaction between Eu(III) and polyacrylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.1344-1352. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b210466k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of technetium by subsurface sulfate-reducing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-organism effects on radionuclides migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation studies of Eu(III) with polyacrylic acid either free in solution or adsorbed onto alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90, pp.689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAS study of technetium(IV) polymer formation in mixed sulphate/chloride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Musikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90, pp.575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation Studies of Eu(III) with Alumina-Bound Polymaleic Acid: Effect of Organic Polymer Loading and Metal Ion Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36, pp.3303-3309. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es010312h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation and luminescence spectroscopic studies of europium (III) with polymaleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90, pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical assessment of actinide isolation in a german salt repository environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52, pp.221-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term disposal of waste packages with spent fuel in gorleben salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Smailos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 121, pp.174-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source terms for performance assessement of HLW glass and spent fuel as waste forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 506, pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph dependency of HLW glass dissolution and sorption behaviour of Eu, Th and U on glass corrosion products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 506, pp.925-926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and stability of coloids under simulated near field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Luckscheiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Smailos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 82, pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-liquid phase equilibria of U(VI) in NaCl solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diaz-Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 62, pp.245-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radionuclide Release From Spent MOX Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dressler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 506, pp.923-924. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-506-923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological disposal of fuel debris? Comparison of the interaction of fuel debris and of spent nuclear fuel with water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Workshop on Fukushima Decommissioning Research (FDR2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fukushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EURAD: a step change in European Joint Research Programming towards Safe Radioactive Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Scientific Basis for Nuclear Waste Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03404806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiological risk in the global burden of disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of radiological protection/ ICRP digital workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03388061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some impacts of advanced fuel cycle options on waste management and long term disposal safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merits and Viability of Different Nuclear Fuel Cycles and Technology Options and the Waste Aspects of Advanced Nuclear Reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03404764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific research addressing the problem of nuclear legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentation University de Valencia, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02298611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct experimental evidence of the influence of clay textural properties on CH4 and CO2 adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Grekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey G. Kalinichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFA 2020 : 9èmes Journées de l'Association Française de l'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URANIUM BEHAVIOR IN CALLOVO-OXFORDIAN CLAY ROCK FORMATION; FROM LABORATORY-DERIVED MODELS TO IN-SITU KD VALUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage des déchets radioactifs à vie longue (projet CIGEO et au-delà) avancées et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SciNEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02298616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEA-TDB UPDATE BOOK ON U, Np, Pu, Am AND Tc: OVERVIEW, SYSTEMATIC TRENDS AND DATA GAPS OF RELEVANCE TO NUCLEAR WASTE DISPOSAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Gaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Grenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plyasunov A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Runde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02298604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EURADSCIENCE the grouping and vision of European research entities in the first European Joint Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruggeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFE AND SUSTAINABLE FUEL CYCLE BACK-END (SSFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02169330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EURADSCIENCE&amp;quot;, A NETWORK OF RESEARCH ORGANISATIONS FOR RADIOACTIVE WASTE MANAGEMENT SCIENCE WITHIN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bosbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Churakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Galson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISA 2019 and EURADWASTE '19 : 9th European Commission Conferences on EURATOM Research and Training in Safety of Reactor Systems Radioactive Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02169313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS GEOLOGICAL DISPOSAL IN JAPAN AND REMEDIATION OF THE FUKUSHIMA DAIICHI NPS SITE: RESEARCH STRATEGY IN THE GLOBAL CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney C. Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiko Ohnuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02298605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular modelling for nuclear legacy management and radionuclide migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02298609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Zirconium dioxide dissolution and its surface reactivity in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie JERCCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01906978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Thermodynamics of Technetium in the OECD/NEA Update volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Runde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Konings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Plyasunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Intl. Symposium on Technetium and Rhenium - Science and Utilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal uranium records of oak tree rings (QuercusPetraea) by(LA)-HR-ICP-MS from a former uranium mining site (Rophin,France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Loni Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal uranium records of oak tree rings (QuercusPetraea) by(LA)-HR-ICP-MS from a former uranium mining site (Rophin,France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmist-2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des hétérogénéités de surfaces d’argiles à partir d’isothermes d’absorption d’Ar : détermination probabiliste de paramètres énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Grekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of zirconium oxide solubility and its surface reactivity in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solubility Phenomena and Related Equilibrium Processes ISSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02470412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Pseudomonas Fluorescens and the siderophore pyoverdine on the phytoextraction of cesium by red clover in hydroponics and in soil pots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, MITO, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the surface reactivity of mineral phases constituting the Callovo-Oxfordian argilite by isotope exchange method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01160716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la réactivité des surfaces des phases argileuses par échange isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perrigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes journées nationales de radiochimie et de chimie nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Physique Nucléaire, Sep 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium oxide solubility behavior vs. the surface crystalline state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International REDUPP Workshop on Surface Reactivity and Dissolution of Spent Nuclear Fuel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00965615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fate and transport of fission products and actinides in geosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of the Performance Assessment: Impact of solubility uncertainties as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Discrepancies in tetravalent oxide solubility values by isotopic exchange and its impact on the safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00862856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Processes in Close-to-equilibrium Conditions for Radionuclides in Water/solid Systems of Relevance to Nuclear Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th EC Conference on the Management of Radioactive Waste EURADWASTE '13 EURADWASTE '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the slow processes at the interface solid/water by the isotopic exchange method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of slow processes close to equilibrium on the fate of RN released in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the slow processes at the interface solid/water by the isotopic exchange method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ASRC International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Ibaraki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering clay rock heterogeneity in radionuclide retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Altmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Model Radionuclides on Callovian-Oxfordian Clayey Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2011 : 13th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00663418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial corrosion of P235GH steel under geological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2009 : 12th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kennewick, United States. pp.248-253, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2010.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00515573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of Uranium in the presence of Natural Organic Matter Colloids in a Sandy Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2009 : 12th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectives of the CARBONWASTE Project “treatment and Disposal of Irradiated graphite and other carboneous Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. von Lensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bradbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Eccles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fachinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EPRI International Decommissioning and Radioactive Waste Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00422335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radiochimie fondamentale et appliquée au service de l'environnement, de l'industrie et de la médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge of assessing long-term performance of nuclear matrices in repository near-field environment- insights from the NF-PRO and MICADO projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euradwaste '08, Seventh European Commisssion conference on the Management and disposal of radioactive Waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBONWASTE WP6 Disposal Behaviour of i-graphite and other Carbonaceous Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fachinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Toulhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EPRI International Decommissioning and Radioactive Waste Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faivre-Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Nuclear and Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclotron ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR PARIS2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes de scandium pour de nouvelles applications en imagerie médicale et pour le radiomarquage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier-Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface site density, silicic acid retention and transport properties of compacted magnetite powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2007 : 11th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Munich, Germany. pp.991-999, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2008.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00339559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation du technétium en milieu acide non complexant : effet Eh-pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vongsouthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la sorption des ions sélénites dans un système multiphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The backend of the fuel cycle of HRT/VHRT Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fachinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Topycal Meeting on High temperature reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBONWASTE: New EURATOM Project on Treatment and Disposal of Irradiated Graphite and Other Carboneus Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. von Lensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bradbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Eccles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Topical Meeting on High Temperature Reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00422310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods for HTR Fuel Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Dialinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Topical Meeting on High Temperature Reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00362477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radiochimie fondamentale et appliquée au service d'environnement, d'industrie et médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faivre-Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes for Medecine and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation properties of Natural Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Nationales de la Radiochimie / Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination par expériences de percolation du seuil de filtration de l'argilite du Callovo-Oxfordien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Durce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00419782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Waste Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Nuclear Energy Partnership-waste Form S&amp;T and Modeling &amp; Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00422298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of processes involving selenite immobilization in a soil-plant-microorganisms system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Hees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual V.M. Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Vancouver, Canada. pp.A662, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2008.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00306289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the current plan of EU for the radioactive wastes management- the role of the French national evaluation commission, the public interactions and the European framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KAERI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00422301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Se(IV) on compacted clay materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Fission and Activation Products in Nuclear Waste Disposal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Eu(III)/Cm(III) with polyacrylic acids : effect of pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2007 : 11th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Various options for Final Disposal of HTR Coated particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th International Topical Meeting on High Temperature Reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Waste Package Performance in European Geological Disposal Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society Symposium on the Scientific basis for Nuclear Waste Management XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00481673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between X-ray chemical shift and partial charge in Tc(IV) complexes: Determination of Tc partial charge in $Tc_nO_y^{(4n-2y)+}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Avignon, France. pp.559-563, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00145544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and dissolution rates of $UO_2$(s) in carbonate-rich solutions under external alpha irradiation and initially reducing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mennecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Avignon, France. pp.567-573, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00145726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Synthesis route and characterisation of siderite (FeCO3) and coprecipitation of Tc99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society Symposium on the Scientific Basis for Nuclear Waste Management, XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of spent HTR fuel elements in aquatic phases of repository host rock formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fachinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. den Exter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Holgersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTR-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pekin, China. pp.543-554, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2005.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00077610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprecipitation of thorium and lanthanum with $UO_{2+x}$(s) as host phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Avignon, France. pp.517-522, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00145542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Cs, Ni, Pb, Eu(III), Am(III), Cm, Ac(III), Tc(IV), Th, Zr, and U(IV) on MX 80 bentonite: An experimental approach to assess model uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Avignon, France. pp.627-636, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00117310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance waste forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Advocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basics Energy Sciences Workshop on Basic Research Needs for Advance Nuclear Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching Behaviour of spent HTR Fuel Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fachinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buckaemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th International Topical Meeting on High Temperature Reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical durability of high-level waste glass in repository environment: main conclusions and remaining uncertainties from the GLASTAB and GLAMOR projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lemmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aertsens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-932-95.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of trivalent metal ions with polyacrylic acid : effect of pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales de la Radiochimie / Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solubilité : une propriété de surface ou du solide entier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00481674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Interaction of $SeO_3^{2-}$, $I^-$, $Cs^+$ AND $Ni^{2+}$ on Consolidated Bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural &amp; Engineering Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Interaction of $SeO_3^{2-}$, $I^-$, $Cs^+$ AND $Ni^{2+}$ on Consolidated Bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the complexation properties of soluble humic substances and mineral -bound humic substances identical? An attempt of understanding using the model system Alumina/Polyacrylic Acid/M(III) (M=Eu, Cm).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOMM, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of colloids and Eu(II)/Ni(II) adsorption properties of the Callovo-Oxfordian claystone from Bure (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azouazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching behaviour of unirradiated high temperature reactor (HTR) UO$_2$–ThO$_2$ mixed oxides fuel particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spent Fuel Workshop 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Lake Forest, United States. pp.32-39, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2005.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching behaviour of unirradiated High Temperature Reactor (HTR) UO$_2$-ThO$_2$ mixed oxide fuel particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Kalmar, Sweden. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00069021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alpha radiolysis on UO2 dissolution under reducing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mennecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Andriambololona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Kalmar, Sweden. pp.403-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of water diffusion in the corrosion of the French nuclear waste glass SON 68 under solution saturation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Crovisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Kalmar, Sweden. pp.193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gamma and alpha irradiation on the corrosion of the French borosilicate glass SON 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mennecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Kalmar, Sweden. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of toxic substances on consolidated porous systems. Characterization of the state of water by means of low field proton NMR and determination of Kd values using capillaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on sorption processes at oxide and carbonate mineral water interfaces - SOPRO 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Karlsruhe, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Eu with alumina-bound polyacrylic acid. Sorption, desorption and spectroscopic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00107950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Eu(IIII) by polyacrylic acid either free in solution or sorbed onto alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order dissolution rate law and the role of surface layers in glass performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass in its Disposal Environment International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Bruges, Belgium. pp.112-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the understanding of the transfer of Eu (III) between Bacteria and Humic Substances either free in solution or adsorbed onto a mineral phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new experimental design to investigate the concentration dependent diffusion of radionuclides in compacted bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation du Tc en milieu reducteur en presence d'ions carbonates et de rayonnements gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chitty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees PRACTIS 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-precipitation du thorium avec UO2 comme phase d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees PRACTIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Eu(III) onto Polymaleic acid either free in solution or sorbed onto alumina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Nuclear and Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Switzerland. pp.656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility evaluation of the coprecipitate Uranium/Plutonium under hyperalkaline and reducing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINAL RESULT FROM THE EC HORIZON2020 CEBAMA PROJECT,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02298625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT AND IMPROVEMENT OF QUALITY ASSURED THERMODYNAMIC UNDERSTANDING FOR USE IN PERFORMANCE ASSESSMENT OF NUCLEAR WASTE DISPOSAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bosbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137CS UPTAKE BY LENTINULA EDODES (SHIITAKE) MUSHROOMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guido Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuminori Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Kozai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02298620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT AND IMPROVEMENT OF THERMODYNAMIC UNDERSTANDING FOR THE NUCLEAR WASTE DISPOSAL SAFETY CASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr. Gaona,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr. Altmaier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Geckeis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISA EURADWASTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02169354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLAY MINERAL DISSOLUTION BY ACTIVITIES OF SIDEROPHORE PRODUCING BACTERIA,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guido Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Kozai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyamalika Gopalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02298617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPWARD MIGRATION OF RADIOCESIUM IN SOIL VIA ABIOTIC PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kozai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guido-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritiated Water Diffusion in Fresh and Carbonated Cement Pastes: Effect of a drying/resaturation cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rasamimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Perrigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bessaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMENT'19, 5th International Workshop on “Mechanisms and Modelling of Waste / Cement Interactions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba AND Sr ADSORPTION ON MICROBIALLY FORMED Mn OXIDE: IMPLICATION TO REMOVAL OF Ra FROM U MINING WASTEWATER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Kozai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yamaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadayuki Masuyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02298634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal uranium records of oak tree rings (QuercusPetraea) by(LA)-HR-ICP-MS from a former uranium mining site (Rophin,France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Workshop on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie spatiale multi-élémentaire sur cernes d'arbre par ICP-MS-HR laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Sharhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales de Radiochimie et de Chime Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the surface reactivity of clay mineral phases by isotope exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perrigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakhmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International conference Clays in natural and engineered barriers for radioactive waste confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of clay content on HTO and 36Cl transport properties in Callovo-Oxfordian clayrock : percolation experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled transport and chemistry in clay stone studied by advective displacement. Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perrigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement, 4th International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation study of trivalent metal ions with Polyacrylic acid using mass spectrometry and fluorescence spectroscopy as speciation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Françaises de Spectrométrie de Masse, 4èmes Journées de la Société Française des Isotopes Stables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations of Colloids and EU(III)/NI(II) Adsorption Properties of the Cavallova-Oxfordian Claystone from Bure (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azouazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural &amp; Engineering Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tours, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the complexation properties of soluble humic substances and mineral -bound humic substances identical? An attempt of understanding using the model system Alumina/Polyacrylic Acid/M(III) (M=Eu, Cm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Organic Matter Modeling (WOMM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Toulon, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00107935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioelement solubility, speciation and solid-solution partitioning in clay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FECS conference on chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Bordeaux, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire au prisme du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd Annual Workshop Proceedings - 7th EC FP - SKIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Bosbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Kulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jülich Forschungszentrum. Jül-4364, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium oxide Solubility behavior vs. the surface crystalline state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Perrigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd Annual Workshop Proceedings, 7th EC FP-SKIN, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Thermodynamics of Zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 8, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00077121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Durability of Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Neeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Handbook of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.407-438, 2019, 978-3-319-93726-7; 978-3-319-93728-1. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93728-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02413251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Sophie Bretesché et Bernd Grambow (dir.) Le nucléaire au prisme du temps, Presses des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesium fallout in Tokyo on 15$^{th}$ March, 2011 is dominated by highly radioactive, caesium-rich microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Utsunomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Furuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asumi Ochiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yamasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Nanba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Humaines et Sociales & Énergie : rapport du groupe Énergie de l'alliance Athéna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick-Paul Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Alliance Athéna. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alpha irradiation field on long-term corrosion rates of spent fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cachoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cobos-Sabate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Glatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spent fuel evolution under disposal conditions. Synthesis of the results from the Eu Spent Fuel Stability (SFS) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Cavedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Andriambololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of dissolved hydrogen on the dissolution of 233U doped UO2(s), high burn-up spent fuel and MOX fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cobos-Sabate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Glatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ronchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rondinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spent fuel performance under repository conditions: A model for use in SR-Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.O. Werme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Oversby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Spahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId720"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bernd Grambow </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">bernd-grambow</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-8494-5711</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">067129536</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword to the virtual special issue on the “18th International conference on the chemistry and migration behaviour of actinides and fission products in the geosphere, MIGRATION 2023”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Geckeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.106608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulant molten core–concrete interaction experiments in view of understanding Fukushima Daiichi Nuclear Power Station Cs-bearing particles generation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Laffolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.6611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-56972-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitalisation for nuclear waste management: predisposal and disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Churakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-022-10675-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03923989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occurrence of radioactive cesium-rich micro-particles (CsMPs) in a school building located 2.8 km south-west of the Fukushima Daiichi Nuclear Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Fueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Minomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Horie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Takehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 328, pp.138566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U(VI) retention in compact Callovo-Oxfordian clay stone at temperature (20–80 °C); What is the applicability of adsorption models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Hassan Loni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244, pp.107093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermodynamics of aerosols during a molten core-concrete interaction at Fukushima Daiichi Unit 2 estimated conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Laffolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals Nucl.Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, https://doi.org/10.1016/j.anucene.2023.109770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2023.109770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solids, colloids, and the hydrolysis of tetravalent uranium in chloride media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.1308064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnuen.2023.1308064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature effect of U(VI) retention on the Callovo-Oxfordian clay rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, pp.106925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.106925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of Fukushima Daiichi Cs-bearing microparticles through molten core-concrete interaction in nitrogen atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Laffolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Suteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucl.Mater.Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (October), pp.101253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2022.101253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatilization of B$_4$C control rods in Fukushima Daiichi nuclear reactors during meltdown: B–Li isotopic signatures in cesium-rich microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Fueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryu Takami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Minomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Morooka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Horie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.Hazard.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 428, pp.128214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.128214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mini review of research requirements for radioactive waste management including disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.1052428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnuen.2022.1052428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uranium retention in a Callovo-Oxfordian clay rock formation: From laboratory-based models to in natura conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hassan Loni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 299, pp.134307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.134307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of europium retention on Callovo-Oxfordian clay rock (France) by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) and percolation experiments in microcells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hassan Loni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214, pp.106280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of bacterial siderophore on cesium dissolution from biotite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Fukutani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiko Ikegami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naofumi Kozai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 276, pp.130121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solubility of monoclinic and yttrium stabilized cubic ZrO$_2$: Solution and surface thermodynamics guiding ultra-trace analytics in aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Utsunomiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 545, pp.152631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct Experimental Evidence of the Effects of Clay Particles’ Basal-to-Lateral Surface Ratio on Methane and Carbon Dioxide Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (21), pp.11499-11507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New highly radioactive particles derived from Fukushima Daiichi Reactor Unit 1: Properties and environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Morooka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitaro Kurihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Takehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryu Takami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Fueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 773, pp.145639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ten years after the NPP accident at Fukushima : review on fuel debris behavior in contact with water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Nitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuhiro Shibata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshikazu Koma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Utsunomiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.Nucl.Sci.Tech.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00223131.2021.1966347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiocesium in Shiitake mushroom: Accumulation in living fruit bodies and leaching from dead fruit bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Guido-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naofumi Kozai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.130511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abundance and distribution of radioactive cesium-rich microparticles released from the Fukushima Daiichi Nuclear Power Plant into the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Ikehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Morooka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mizuki Suetake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitaro Kurihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.125019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An integrated approach combining soil profile, records and tree ring analysis to identify the origin of environmental contamination in a former uranium mine (Rophin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hassan-Loni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fichtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 747, pp.141295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particulate plutonium released from the Fukushima Daiichi meltdowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitaro Kurihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Takehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mizuki Suetake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Ikehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 743, pp.140539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of manometry method for measurement of gas adsorption equilibria and characterization of clay texture with Derivative Isotherm Summation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.105372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02413260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retention and diffusion of radioactive and toxic species on cementitious systems: Main outcome of the CEBAMA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lopez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Olmeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grivé E A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.104480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02413195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of the results of the CEBAMA project to decrease uncertainties in the Safety Case and Performance Assessment of radioactive waste repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Duro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Altmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.104479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02413212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermodynamic data of adsorption reveal the entry of CH4 and CO2 in a smectite clay interlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (29), pp.16727-16733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02135K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nickel Retention on Callovo-Oxfordian Clay: Applicability of Existing Adsorption Models for Dilute Systems to Real Compact Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahaya Hassan-Loni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (19), pp.12226-12234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.0c04381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption mechanism of ReO$_4^−$ on Ni–Zn layered hydroxide salt and its application to removal of ReO$_4^−$ as a surrogate of TcO$_4^−$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naofumi Kozai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiko Ohnuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel I. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.105282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uranium quantification of oak tree rings (Quercus petraea) from a former uranium mining site by High Resolution Inductively Coupled Plasma Mass spectrometry in Laser Ablation and Solution modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hassan Loni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.105709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.105709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolution of radioactive, cesium-rich microparticles released from the Fukushima Daiichi Nuclear Power Plant in simulated lung fluid, pure-water, and seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mizuki Suetake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genki Furuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Ikehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 233, pp.633-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.05.248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02169370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smectite fraction assessment in complex natural clay rocks from interlayer water content determined by thermogravimetric and thermoporometry analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.Coll.Interface Sci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 555, pp.157-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.07.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alteration of 29Si-doped SON68 borosilicate nuclear waste glass in the presence of near field materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bouakkaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.104436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02415821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Size Distribution of Droplets in a Two Liquid-phase Mixture Compared between Liquid Spraying and Mechanical Stirring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisuke Shimogouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirochika Naganawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsushi Nagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Nagame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anal.Sci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (9), pp.955-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2116/analsci.18p508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexation of Eu(III), Pb(II), and U(VI) with a Paramecium glycoprotein: Microbial transformation of heavy elements in the aquatic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naofumi Kozai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiko Ohnuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Satoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.135 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01700247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel Method of Quantifying Radioactive Cesium-Rich Microparticles (CsMPs) in the Environment from the Fukushima Daiichi Nuclear Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Ikehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mizuki Suetake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genki Furuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asumi Ochiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (11), pp.6390 - 6398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b06693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01901749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous Liquid–Liquid Extraction of Uranium from Uranium-containing Wastewater Using an Organic Phase-refining-type Emulsion Flow Extractor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsushi Nagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirochika Naganawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideya Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Toshimitsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisayoshi Mitamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (9), pp.1099 - 1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2116/analsci.18N002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01901732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study on coordination structure of Re adsorbed on Mg–Al layered double hydroxide using X-ray absorption fine structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naofumi Kozai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiko Ohnuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.Porous Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.505-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-018-0634-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uranium Dioxides and Debris Fragments Released to the Environment with Cesium-Rich Microparticles from the Fukushima Daiichi Nuclear Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asumi Ochiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpei Imoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mizuki Suetake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genki Furuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (5), pp.2586 - 2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b06309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01901637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural organic matter contained in clay rock pore water: Direct quantification at the molecular level using electrospray ionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huclier‐markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (16), pp.1331-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic study and structural evolution of SON68 nuclear waste glass altered from 35 to 125 °C under unsaturated H 2 O and D 2 O 18 vapour conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bouakkaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.1 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2017.12.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01901743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caesium-rich micro-particles: A window into the meltdown events at the Fukushima Daiichi Nuclear Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genki Furuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpei Imoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asumi Ochiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Nanba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.42731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep42731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01700252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isotopic signature and nano-texture of cesium-rich micro-particles: Release of uranium and fission products from the Fukushima Daiichi Nuclear Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpei Imoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asumi Ochiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genki Furuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mizuki Suetake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Ikehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.5409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-05910-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01700243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solubility equilibrium and surface reactivity at solid/liquid interfaces of relevance to disposal of nuclear waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Philippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.172 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2017.05.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01600032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of surface reactivity of thorium oxide in conditions close to chemical equilibrium by isotope exchange 229Th/232Th method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Perrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takamasa Inai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ract-2016-2651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01446965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SON68 glass alteration under Si-rich solutions at low temperature (35–90 °C): kinetics, secondary phases and isotopic exchange studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bouakkaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (76), pp.72616 - 72633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra12404f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01901829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geological Disposal of Radioactive Waste in Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.239 - 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gselements.12.4.239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01901813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A strategically designed porous magnetic N-doped Fe/Fe 3 C@C matrix and its highly efficient uranium( vi ) remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangxue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongshan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (10), pp.1227 - 1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6QI00091F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01700255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Callovo-Oxfordian clay rock on the dissolution rate of the SON68 simulated nuclear waste glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Neeway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 459, pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.01.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01154499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State of Fukushima nuclear fuel debris tracked by Cs137 in cooling water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mostafavi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (11), pp.2472-2476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4em00103f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retention of iodide by the Callovo-Oxfordian formation: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sabatié-Gogova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bessaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00944913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear waste disposal: I. Laboratory simulation of repository properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00850856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key factors to understand in-situ behavior of Cs in Callovo-Oxfordian clay rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 387, pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01154526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of gamma irradiation on uranium determination by Arsenazo III in the presence of Fe(II)/Fe(III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingliang Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunli Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp.373 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.12.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01906962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqueous alteration of VHTR fuels particles under simulated geological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Ait Chaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökhan Karakurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 448 (1-3), pp.206-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption and transport of polymaleic acid on Callovo-Oxfordian clay stone: Batch and transport experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164, pp.308-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2014.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01064155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geological disposal of nuclear waste: II. From laboratory data to the safety analysis - Addressing societal concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.247-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrosion of carbon steel under sequential aerobic-anaerobic environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökhan Karakurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76, pp.432-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00875608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redox-active phases and radionuclide equilibrium valence state in subsurface environments - New insights from 6th EC FP IP FUNMIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruggeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L.S. Stipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Breynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.404-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00667196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vapor hydration of SON68 glass from 90 degrees C to 200 degrees C: A kinetic study and corrosion products investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Neeway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 358, pp.2894-2905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00906331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between Nuclear Fuel and Water at the Fukushima Daiichi Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poinssot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gselements.8.3.213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00721815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorption of selenite in a multi-component system using the &amp;quot;dialysis membrane&amp;quot; method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.2524-2532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00881415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution controls for dissolved silica at 25, 50 and 90 °C for quartz, Callovo-Oxfordian claystone, illite and MX80 bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.1648-1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00650803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies of (Cs,Ba)-hollandite dissolution under gamma irradiation at 95 °C and at pH 2.5, 4.4 and 8.6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Utsunomiya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 419, pp.281-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00650793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H2 production by γ and He ions water radiolysis, effect of presence TiO2 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Essehli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Crumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.14342-14348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.05.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00650798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimization of absorption contrast for accurate amorphous phase quantification: application to ZrO2 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Petricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889810032358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-disturbing characterization of natural organic matter (NOM) contained in clay rock pore water by mass spectrometry using electrospray and atmospheric pressure chemical ionization modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24, pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00679679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrepancies in Thorium Oxide Solubility Values: Study of Attachment/Detachment Processes at the Solid/Solution Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.8736-8748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic100756f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00650786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of high power ultrasound on an aqueous suspension of graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17, pp.391-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00433527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and characterization of nanometric powders of UO2+x, (Th,U)O2+x and (La,U)O2+x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (10), pp.2591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.06.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eu(III) Sorption to TiO2 (Anatase and Rutile): Batch, XPS, and EXAFS Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.L. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.H. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.K. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43, pp.3115-3121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es803431c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00388691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porosities accessible to HTO and iodide on water-saturated compacted clay materials and relation with the forms of water: A low field proton NMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (24), pp.7290-7302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of selenite with MX-80 bentonite: Effect of minor phases, pH, selenite loading, solution composition and compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lützenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alhajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.M. Kedziorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00369015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermodynamic interpretation of neptunium coprecipitation in uranophane for application to the Yucca Mountain repository</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96, pp.563-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2008.1537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00346838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural investigation of coprecipitation of technetium-99 with iron phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alliot Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96, pp.569-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2008.1538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00346851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of ionizing radiation on the hollandite structure-type: Ba0.85Cs0.26Al1.35Fe0.77Ti5.90O16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Utsunomiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Advocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (1), pp.241 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2008.2563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01906958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selenide retention onto pyrite under reducing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96, pp.473-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2008.1514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00356707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobile fission and activation products in nuclear waste disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102, pp.180-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2008.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00369027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative description and local structures of trivalent metal ions Eu(III) and Cm(III) complexed with polyacrylic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Geckeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 327, pp.324-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2008.08.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00339580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of ionizing radiation on the hollandite structure-type: $Ba_{0.85}Cs_{0.26}Al_{1.35}Fe_{0.77}Ti_{5.90}O_{16}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Utsunomiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Advocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.241-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00256890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrepancies in Thorium Oxide Solubility Values: a New Experimental Approach to Improve Understanding of Oxide Surface at Solid/Solution Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96, pp.515-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2008.1531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00291593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the mobility and potential retention of iodine in the Callovovian-Oxfordian formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.539-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2005.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the complexation properties of mineral-bound organic polyelectrolyte: An attempt at comprehension using the model system alumina/polyacrylic acid/M (M = Eu, Cm, Gd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rabung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Geckeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 305, pp.32-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00128627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condensation mechanisms of tetravalent technetium in chloride media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94, pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.5.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of complexed species of Eu in alumina-bound and free polyacrylic acid: A spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 300, pp.482-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.04.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00110680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water diffusion in the simulated French nuclear waste glass SON 68 contacting silica rich solutions: Experimental and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 355, pp.54-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00091677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photochemical behaviour of Tc$_2$OCl$_{10}^{4–}$ and Tc$_nO_y^{4n–2y+}$ in chloride media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94, pp.91-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.2.91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00069024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speciation of technetium and rhenium complexes by in situ XAS-electrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94, pp.283-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.5.283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00069041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coprecipitation of thorium and lanthanum with UO2+x(s) as host phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94, pp.517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9.517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the Interaction of Ni$^{2+}$ and Cs$^+$ on MX-80 Bentonite; Effect of Compaction Using the &amp;quot;Capillary Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alhajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.4672-4679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es052483i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00097254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immobilization of inert TRISO-coated fuel in glass for geological disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 358, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00137325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical Behavior of a Borosilicate Glass Under Aqueous Corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88, pp.3256-3259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00574.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbial reduction of $^{99}$Tc in organic matter-rich soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc-Cessac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 336, pp.255-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00068128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speciation of technetium(IV) chloride under gamma irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houée-Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93, pp.409-413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speciation of Tc(IV) in chloride solutions by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xiaolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vichot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93, pp.305-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.93.5.305.64276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00068139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration ou confinement des radioéléments ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Toulhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 285-286, pp.41-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00068135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of alpha radiolysis on doped UO$_2$ dissolution under reducing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Andriambololona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.611-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.92.9.611.55010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00069013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the alteration gel composition of simplified borosilicate glasses by precipitation of an ideal solid solution in equilibrium with the leachant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Crovisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 324, pp.97-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2003.08.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrochemical aspects of radiolytically enhanced UO$_2$ dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.603-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.92.9.603.54977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of Eu(III)/Cm(III) with Alumina-Bound Poly(acrylic acid): Sorption, Desorption, and Spectroscopic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rabung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Geckeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38, pp.4312-4318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0301626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the interaction between europium (III) and Bacillus subtilis: fixation sites, biosorption modeling and reversibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 262 (2), pp.351-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00096-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new experimental design to investigate the concentration dependent diffusion of Eu(III) in compacted bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.K. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 257, pp.293-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1024771410467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer of Eu(III) associated with polymaleic acid to Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 58, pp.161-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the reversibility of the interaction between Eu(III) and polyacrylic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 27, pp.1344-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b210466k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XAS study of technetium(IV) polymer formation in mixed sulphate/chloride media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Musikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 90, pp.575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexation studies of Eu(III) with polyacrylic acid either free in solution or adsorbed onto alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 90, pp.689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-organism effects on radionuclides migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precipitation of technetium by subsurface sulfate-reducing bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, xx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexation Studies of Eu(III) with Alumina-Bound Polymaleic Acid: Effect of Organic Polymer Loading and Metal Ion Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36, pp.3303-3309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es010312h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexation and luminescence spectroscopic studies of europium (III) with polymaleic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 90, pp.289-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geochemical assessment of actinide isolation in a german salt repository environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.I. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 52, pp.221-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term disposal of waste packages with spent fuel in gorleben salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Smailos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 121, pp.174-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Source terms for performance assessement of HLW glass and spent fuel as waste forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 506, pp.141-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph dependency of HLW glass dissolution and sorption behaviour of Eu, Th and U on glass corrosion products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 506, pp.925-926</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation and stability of coloids under simulated near field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Geckeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Luckscheiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Smailos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 82, pp.123-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid-liquid phase equilibria of U(VI) in NaCl solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Diaz-Arocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 62, pp.245-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radionuclide Release From Spent MOX Fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Karsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dressler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 506, pp.923-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-506-923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (88)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solubility and structural characterization of Zr(IV) hydrous oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Schild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Dieste Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Conference on Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere – Migration23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-05559502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geological disposal of fuel debris? Comparison of the interaction of fuel debris and of spent nuclear fuel with water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Topical Workshop on Fukushima Decommissioning Research (FDR2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Fukushima, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiological risk in the global burden of disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Future of radiological protection/ ICRP digital workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-03388061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EURAD: a step change in European Joint Research Programming towards Safe Radioactive Waste Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45th Scientific Basis for Nuclear Waste Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Jülich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-03404806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some impacts of advanced fuel cycle options on waste management and long term disposal safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Merits and Viability of Different Nuclear Fuel Cycles and Technology Options and the Waste Aspects of Advanced Nuclear Reactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-03404764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific research addressing the problem of nuclear legacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presentation University de Valencia, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02298611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A direct experimental evidence of the influence of clay textural properties on CH4 and CO2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFA 2020 : 9èmes Journées de l'Association Française de l'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Marne la Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EURADSCIENCE&amp;quot;, A NETWORK OF RESEARCH ORGANISATIONS FOR RADIOACTIVE WASTE MANAGEMENT SCIENCE WITHIN EUROPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruggeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Altmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Churakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Galson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FISA 2019 and EURADWASTE '19 : 9th European Commission Conferences on EURATOM Research and Training in Safety of Reactor Systems Radioactive Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pitesti, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02169313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stockage des déchets radioactifs à vie longue (projet CIGEO et au-delà) avancées et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop SciNEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02298616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NEA-TDB UPDATE BOOK ON U, Np, Pu, Am AND Tc: OVERVIEW, SYSTEMATIC TRENDS AND DATA GAPS OF RELEVANCE TO NUCLEAR WASTE DISPOSAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Grenthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plyasunov A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Runde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02298604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EURADSCIENCE the grouping and vision of European research entities in the first European Joint Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruggeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAFE AND SUSTAINABLE FUEL CYCLE BACK-END (SSFC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02169330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">URANIUM BEHAVIOR IN CALLOVO-OXFORDIAN CLAY ROCK FORMATION; FROM LABORATORY-DERIVED MODELS TO IN-SITU KD VALUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOWARDS GEOLOGICAL DISPOSAL IN JAPAN AND REMEDIATION OF THE FUKUSHIMA DAIICHI NPS SITE: RESEARCH STRATEGY IN THE GLOBAL CONTEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney C. Ewing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiko Ohnuki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02298605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular modelling for nuclear legacy management and radionuclide migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CECAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02298609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of Zirconium dioxide dissolution and its surface reactivity in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie JERCCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01906978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical Thermodynamics of Technetium in the OECD/NEA Update volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Runde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Konings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Plyasunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Intl. Symposium on Technetium and Rhenium - Science and Utilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal uranium records of oak tree rings (QuercusPetraea) by(LA)-HR-ICP-MS from a former uranium mining site (Rophin,France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Loni Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des hétérogénéités de surfaces d’argiles à partir d’isothermes d’absorption d’Ar : détermination probabiliste de paramètres énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal uranium records of oak tree rings (QuercusPetraea) by(LA)-HR-ICP-MS from a former uranium mining site (Rophin,France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hassan Loni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmist-2018 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of zirconium oxide solubility and its surface reactivity in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Solubility Phenomena and Related Equilibrium Processes ISSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02470412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Pseudomonas Fluorescens and the siderophore pyoverdine on the phytoextraction of cesium by red clover in hydroponics and in soil pots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REIMEI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, MITO, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the surface reactivity of mineral phases constituting the Callovo-Oxfordian argilite by isotope exchange method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REIMEI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01160716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la réactivité des surfaces des phases argileuses par échange isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Perrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVèmes journées nationales de radiochimie et de chimie nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Physique Nucléaire, Sep 2014, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01154577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorium oxide solubility behavior vs. the surface crystalline state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International REDUPP Workshop on Surface Reactivity and Dissolution of Spent Nuclear Fuel Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00965615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term fate and transport of fission products and actinides in geosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01158682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Components of the Performance Assessment: Impact of solubility uncertainties as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Duro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminars in Sapporo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Sapporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01158692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Discrepancies in tetravalent oxide solubility values by isotopic exchange and its impact on the safety assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Duro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00862856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slow Processes in Close-to-equilibrium Conditions for Radionuclides in Water/solid Systems of Relevance to Nuclear Waste Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 th EC Conference on the Management of Radioactive Waste EURADWASTE '13 EURADWASTE '13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01158680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the slow processes at the interface solid/water by the isotopic exchange method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminars in Sapporo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Sapporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01158687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of slow processes close to equilibrium on the fate of RN released in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminars in Sapporo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sapporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01158685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the slow processes at the interface solid/water by the isotopic exchange method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th ASRC International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Ibaraki, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01158386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considering clay rock heterogeneity in radionuclide retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00611656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorption of Model Radionuclides on Callovian-Oxfordian Clayey Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2011 : 13th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00663418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbial corrosion of P235GH steel under geological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2009 : 12th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Kennewick, United States. pp.248-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2010.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00515573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration of Uranium in the presence of Natural Organic Matter Colloids in a Sandy Aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2009 : 12th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARBONWASTE WP6 Disposal Behaviour of i-graphite and other Carbonaceous Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fachinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Toulhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th EPRI International Decommissioning and Radioactive Waste Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00420040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclotron ARRONAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du GDR PARIS2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00420978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faivre-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Nuclear and Radiochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00292040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface site density, silicic acid retention and transport properties of compacted magnetite powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mayant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2007 : 11th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Munich, Germany. pp.991-999, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2008.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00339559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexes de scandium pour de nouvelles applications en imagerie médicale et pour le radiomarquage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spéciation du technétium en milieu acide non complexant : effet Eh-pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vongsouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiochimie fondamentale et appliquée au service de l'environnement, de l'industrie et de la médecine nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00420974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenge of assessing long-term performance of nuclear matrices in repository near-field environment- insights from the NF-PRO and MICADO projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Spahiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poinssot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euradwaste '08, Seventh European Commisssion conference on the Management and disposal of radioactive Waste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00420042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objectives of the CARBONWASTE Project “treatment and Disposal of Irradiated graphite and other carboneous Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. von Lensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bradbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Eccles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fachinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th EPRI International Decommissioning and Radioactive Waste Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00422335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The backend of the fuel cycle of HRT/VHRT Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guittoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fachinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Topycal Meeting on High temperature reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00420032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la sorption des ions sélénites dans un système multiphasique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Methods for HTR Fuel Waste Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Dialinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Topical Meeting on High Temperature Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00362477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARBONWASTE: New EURATOM Project on Treatment and Disposal of Irradiated Graphite and Other Carboneus Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. von Lensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bradbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Eccles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Topical Meeting on High Temperature Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00422310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination par expériences de percolation du seuil de filtration de l'argilite du Callovo-Oxfordien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00419782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiochimie fondamentale et appliquée au service d'environnement, d'industrie et médecine nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faivre-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isotopes for Medecine and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Annaheim, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00292041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexation properties of Natural Organic Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Journées Nationales de la Radiochimie / Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00290011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear Waste Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Nuclear Energy Partnership-waste Form S&amp;T and Modeling &amp; Simulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Ann Arbor, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00422298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An overview on the current plan of EU for the radioactive wastes management- the role of the French national evaluation commission, the public interactions and the European framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KAERI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Daejeon, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00422301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of processes involving selenite immobilization in a soil-plant-microorganisms system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Annual V.M. Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Vancouver, Canada. pp.A662, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00306289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorption of Se(IV) on compacted clay materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alhajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobile Fission and Activation Products in Nuclear Waste Disposal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Baule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of Eu(III)/Cm(III) with polyacrylic acids : effect of pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rabung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2007 : 11th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00292044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear Waste Package Performance in European Geological Disposal Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Material Research Society Symposium on the Scientific basis for Nuclear Waste Management XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00481673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlation between X-ray chemical shift and partial charge in Tc(IV) complexes: Determination of Tc partial charge in $Tc_nO_y^{(4n-2y)+}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Avignon, France. pp.559-563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00145544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidation and dissolution rates of $UO_2$(s) in carbonate-rich solutions under external alpha irradiation and initially reducing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Avignon, France. pp.567-573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00145726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of Various options for Final Disposal of HTR Coated particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3th International Topical Meeting on High Temperature Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Johannesburg, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00480504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Synthesis route and characterisation of siderite (FeCO3) and coprecipitation of Tc99</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Material Research Society Symposium on the Scientific Basis for Nuclear Waste Management, XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00480473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behaviour of spent HTR fuel elements in aquatic phases of repository host rock formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fachinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. den Exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Holgersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HTR-2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Pekin, China. pp.543-554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2005.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00077610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advance waste forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ewing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Advocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basics Energy Sciences Workshop on Basic Research Needs for Advance Nuclear Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00480520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coprecipitation of thorium and lanthanum with $UO_{2+x}$(s) as host phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Avignon, France. pp.517-522, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00145542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorption of Cs, Ni, Pb, Eu(III), Am(III), Cm, Ac(III), Tc(IV), Th, Zr, and U(IV) on MX 80 bentonite: An experimental approach to assess model uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Avignon, France. pp.627-636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00117310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leaching Behaviour of spent HTR Fuel Kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fachinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Titov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buckaemsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3th International Topical Meeting on High Temperature Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Johannesburg, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00480503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical durability of high-level waste glass in repository environment: main conclusions and remaining uncertainties from the GLASTAB and GLAMOR projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Iseghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aertsens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management XXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-932-95.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solubilité : une propriété de surface ou du solide entier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6èmes Journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00481674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexation of trivalent metal ions with polyacrylic acid : effect of pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Journées Nationales de la Radiochimie / Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00290013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the Interaction of $SeO_3^{2-}$, $I^-$, $Cs^+$ AND $Ni^{2+}$ on Consolidated Bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alhajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00110707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the Interaction of $SeO_3^{2-}$, $I^-$, $Cs^+$ AND $Ni^{2+}$ on Consolidated Bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alhajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clays in Natural &amp; Engineering Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00110708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are the complexation properties of soluble humic substances and mineral -bound humic substances identical? An attempt of understanding using the model system Alumina/Polyacrylic Acid/M(III) (M=Eu, Cm).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rabung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Geckeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WOMM, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigations of colloids and Eu(II)/Ni(II) adsorption properties of the Callovo-Oxfordian claystone from Bure (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Meeting Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leaching behaviour of unirradiated high temperature reactor (HTR) UO$_2$–ThO$_2$ mixed oxides fuel particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spent Fuel Workshop 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Lake Forest, United States. pp.32-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2005.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of water diffusion in the corrosion of the French nuclear waste glass SON 68 under solution saturation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Crovisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Kalmar, Sweden. pp.193-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00068103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of alpha radiolysis on UO2 dissolution under reducing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Andriambololona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Kalmar, Sweden. pp.403-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00068069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leaching behaviour of unirradiated High Temperature Reactor (HTR) UO$_2$-ThO$_2$ mixed oxide fuel particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Kalmar, Sweden. pp.95-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00069021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of gamma and alpha irradiation on the corrosion of the French borosilicate glass SON 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Kalmar, Sweden. pp.175-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00068073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retention of toxic substances on consolidated porous systems. Characterization of the state of water by means of low field proton NMR and determination of Kd values using capillaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alhajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on sorption processes at oxide and carbonate mineral water interfaces - SOPRO 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Karlsruhe, Germany. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of Eu with alumina-bound polyacrylic acid. Sorption, desorption and spectroscopic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rabung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Geckeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Gyeongju, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00107950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexation of Eu(IIII) by polyacrylic acid either free in solution or sorbed onto alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00110700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First-order dissolution rate law and the role of surface layers in glass performance assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glass in its Disposal Environment International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Bruges, Belgium. pp.112-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution to the understanding of the transfer of Eu (III) between Bacteria and Humic Substances either free in solution or adsorbed onto a mineral phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00110704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of a new experimental design to investigate the concentration dependent diffusion of radionuclides in compacted bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00110703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speciation du Tc en milieu reducteur en presence d'ions carbonates et de rayonnements gamma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chitty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journees PRACTIS 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-precipitation du thorium avec UO2 comme phase d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journees PRACTIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexation of Eu(III) onto Polymaleic acid either free in solution or sorbed onto alumina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Nuclear and Radiochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Switzerland. pp.656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solubility evaluation of the coprecipitate Uranium/Plutonium under hyperalkaline and reducing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53rd Journées des Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solubility evaluation of the coprecipitate uranium and plutonium oxide under hyperalkaline and reducing conditions in the context of deep disposal of ILW radioactive wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Conference on Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere – Migration23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLAY MINERAL DISSOLUTION BY ACTIVITIES OF SIDEROPHORE PRODUCING BACTERIA,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guido Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naofumi Kozai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyamalika Gopalan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02298617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEVELOPMENT AND IMPROVEMENT OF QUALITY ASSURED THERMODYNAMIC UNDERSTANDING FOR USE IN PERFORMANCE ASSESSMENT OF NUCLEAR WASTE DISPOSAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Altmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">137CS UPTAKE BY LENTINULA EDODES (SHIITAKE) MUSHROOMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guido Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naofumi Kozai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02298620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEVELOPMENT AND IMPROVEMENT OF THERMODYNAMIC UNDERSTANDING FOR THE NUCLEAR WASTE DISPOSAL SAFETY CASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr. Gaona,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr. Altmaier,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Geckeis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FISA EURADWASTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pitesti, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02169354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FINAL RESULT FROM THE EC HORIZON2020 CEBAMA PROJECT,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Altmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Duro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02298625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tritiated Water Diffusion in Fresh and Carbonated Cement Pastes: Effect of a drying/resaturation cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rasamimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Perrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEMENT'19, 5th International Workshop on “Mechanisms and Modelling of Waste / Cement Interactions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Karlsruhe, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UPWARD MIGRATION OF RADIOCESIUM IN SOIL VIA ABIOTIC PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kozai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guido-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba AND Sr ADSORPTION ON MICROBIALLY FORMED Mn OXIDE: IMPLICATION TO REMOVAL OF Ra FROM U MINING WASTEWATER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naofumi Kozai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yamaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadayuki Masuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02298634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal uranium records of oak tree rings (QuercusPetraea) by(LA)-HR-ICP-MS from a former uranium mining site (Rophin,France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hassan Loni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Workshop on Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie spatiale multi-élémentaire sur cernes d'arbre par ICP-MS-HR laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Sharhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVèmes Journées Nationales de Radiochimie et de Chime Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01448208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the surface reactivity of clay mineral phases by isotope exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Perrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rakhmatullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International conference Clays in natural and engineered barriers for radioactive waste confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01154600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of clay content on HTO and 36Cl transport properties in Callovo-Oxfordian clayrock : percolation experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01154637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupled transport and chemistry in clay stone studied by advective displacement. Experiments and model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Perrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement, 4th International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01154648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexation study of trivalent metal ions with Polyacrylic acid using mass spectrometry and fluorescence spectroscopy as speciation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23èmes Journées Françaises de Spectrométrie de Masse, 4èmes Journées de la Société Française des Isotopes Stables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00292098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Investigations of Colloids and EU(III)/NI(II) Adsorption Properties of the Cavallova-Oxfordian Claystone from Bure (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clays in Natural &amp; Engineering Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tours, France. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00110698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are the complexation properties of soluble humic substances and mineral -bound humic substances identical? An attempt of understanding using the model system Alumina/Polyacrylic Acid/M(III) (M=Eu, Cm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rabung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Geckeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Workshop on Organic Matter Modeling (WOMM'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Toulon, France. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00107935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radioelement solubility, speciation and solid-solution partitioning in clay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th FECS conference on chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Bordeaux, France. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00110694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nucléaire au prisme du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2nd Annual Workshop Proceedings - 7th EC FP - SKIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Duro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Kulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jülich Forschungszentrum. Jül-4364, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01158381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorium oxide Solubility behavior vs. the surface crystalline state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Perrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3rd Annual Workshop Proceedings, 7th EC FP-SKIN, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01158383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical Thermodynamics of Zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier, 8, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00077121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical Durability of Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Neeway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Springer Handbook of Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.407-438, 2019, 978-3-319-93726-7; 978-3-319-93728-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93728-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02413251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Sophie Bretesché et Bernd Grambow (dir.) Le nucléaire au prisme du temps, Presses des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caesium fallout in Tokyo on 15$^{th}$ March, 2011 is dominated by highly radioactive, caesium-rich microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Utsunomiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genki Furuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asumi Ochiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Nanba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Humaines et Sociales &amp; Énergie : rapport du groupe Énergie de l'alliance Athéna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick-Paul Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Alliance Athéna. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of alpha irradiation field on long-term corrosion rates of spent fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cobos-Sabate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Glatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00068114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spent fuel evolution under disposal conditions. Synthesis of the results from the Eu Spent Fuel Stability (SFS) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poinssot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Cavedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Andriambololona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00068118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of dissolved hydrogen on the dissolution of 233U doped UO2(s), high burn-up spent fuel and MOX fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cobos-Sabate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Glatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ronchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rondinella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00068115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spent fuel performance under repository conditions: A model for use in SR-Can</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.O. Werme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Oversby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Spahiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00068111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId726"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +27780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E28D1291"/>
+    <w:nsid w:val="FA32741F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +28011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernd-grambow" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8494-5711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067129536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515113v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laffolley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Journeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56972-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thilliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2023.109770" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Fueda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Komiya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Minomo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Horie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Takehara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138566" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hassan Loni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mad&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03923989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kolditz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Churakov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10675-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schild" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Gaona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2023.1308064" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.106925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Takami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Morooka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Delacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Suteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101253" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2022.1052428" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassan Loni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106280" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Kimura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fukutani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Ikegami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminori Sakamoto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Kozai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122216v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kobayashi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Utsunomiya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelouas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152631" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I. Grekov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitaro Kurihara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Takehara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145639" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Nitta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Shibata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Koma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Utsunomiya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223131.2021.1966347" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Guido-Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130511" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Olmeda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Griv&#233; E A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104480" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Ikehara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Suetake" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassan-Loni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichtner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;ron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141295" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140539" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105372" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Duro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Altmaier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Holt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs M&#228;der" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104479" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02135K" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Hassan-Loni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c04381" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406118v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.105709" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303090v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Tanaka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamasaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Ohnuki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I. Kaplan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105282" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02169370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Nakano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Furuki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.05.248" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.07.076" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Shimogouchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirochika Naganawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsushi Nagano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Nagame" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2116/analsci.18p508" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02415821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouakkaz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104436" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01901732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideya Suzuki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Toshimitsu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisayoshi Mitamura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2116/analsci.18N002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01700247v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Satoh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.154" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S608N3MG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01901749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asumi Ochiai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b06693" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-018-0634-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01901637v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Imoto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b06309" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317378v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier&#8208;markai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fernandez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinsot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8175" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01901743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.12.035" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RDBLH0B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01700252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Nanba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42731" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01700243v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05910-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01600032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Philippini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.05.038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKPLJ4R2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446965v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Perrigaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Inai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2651" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01901813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.4.239" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01901829v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12404f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01700255v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxue Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshan Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxing Li" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6QI00091F" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154499v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Neeway" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Mendili" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schumacher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.01.054" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850856v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.05.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NWBTVRT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154526v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204910v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafavi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4em00103f" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00944913v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessaguet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.10.023" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTB9DTQW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durce" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giffaut" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.06.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FNBJ3BD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206900v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Ait Chaou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Karakurt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.049" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01906962v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zheng" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Kang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Wang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Liu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.12.094" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204912v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.05.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1W07RP8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875608v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hajj" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F8VXK2S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00906331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Neeway" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Schumacher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.07.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-926F8JW9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinssot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.8.3.213" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Christiansen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.S. Stipp" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breynaert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.09.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D80JVTRK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00881415v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQXM7808-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650803v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2JG4XQ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650793v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.09.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72V1N3FQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650798v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essehli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crumi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.05.136" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT7C46CJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848997v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petricek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810032358" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K4HD85N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679679v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogniaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4374" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R33N9C14-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100756f" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00433527v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guittonneau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.08.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432849v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.06.039" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RB6V6ZC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00388691v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Tan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Fan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.K. Wang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es803431c" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450881v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.014" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00369015v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alhajji" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.M. Kedziorek" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.09.014" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02VXSH5B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01906958v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Advocat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2563" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00356707v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1514" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346851v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alliot Llorens" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olicard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1538" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00369027v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2008.10.006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKNXB538-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346838v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Murphy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1537" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430087v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Llorens" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339580v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouby" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geckeis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.08.037" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00256890v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suzuki" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291593v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1531" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597205v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.12.004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128627v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markai" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabung" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.037" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00069041v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poineau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.283" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00069024v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.2.91" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069075v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.291" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00091677v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferrand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.04.005" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQKVSJCD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110680v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janvier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.04.053" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379601v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ouvrard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9.517" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097254v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052483i" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137325v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noirault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.04.015" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64DV3PDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024519v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vichot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025053v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ji" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00574.x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J3NX7J1V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068128v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc-Cessac" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.06.005" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCVBTFG2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068139v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xiaolan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.93.5.305.64276" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068135v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulhoat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024104v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Crovisier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fritz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2003.08.033" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSL06BCM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00069013v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mennecart" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Andriambololona" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.92.9.611.55010" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025872v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blondiaux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.92.9.603.54977" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025873v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0301626" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZPC46S4G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025910v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024771410467" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTXLQTPH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025906v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Markai" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00096-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNGLZLC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021557v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025908v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210466k" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021512v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021511v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025940v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025947v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musikas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025948v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010312h" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8R2Q9D4V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011803v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehlig" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006590v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Kim" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005964v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loida" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smailos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005953v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005955v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005965v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luckscheiter" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005963v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz-Arocas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005954v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karsten" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dressler" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-506-923" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03816046v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03404806v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03388061v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03404764v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298611v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881430v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299327v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lerouge" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298616v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298604v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Grenthe" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plyasunov A." TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Rao" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Runde" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02169330v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02169313v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Altmaier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosbach" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Churakov" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Galson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298605v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney C. Ewing" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298609v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01906978v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Zouari" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299153v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gaona" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Runde" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konings" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Plyasunov" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299272v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Loni Hassan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299252v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427579v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02470412v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calatayud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419350v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hazotte" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01160716v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154577v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perrigaud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965615v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158682v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158692v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862856v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valls" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158680v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158687v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158685v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158386v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611656v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmann" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663418v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00515573v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dion" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2010.04.007" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH505KT1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450988v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cointe" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422335v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. von Lensa" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bradbury" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardinal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eccles" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fachinger" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420974v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420042v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamens" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spahiu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Minet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420040v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292040v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420978v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421200v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339559v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayant" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.05.011" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421201v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vongsouthi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421198v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420032v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adelouas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guittoneau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422310v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00362477v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Dialinas" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cellier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421202v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292041v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290011v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419782v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422298v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00306289v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thiry" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Hees" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.05.016" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422301v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450993v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292044v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480504v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481673v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145544v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.559" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145726v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.567" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480473v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llorens" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00077610v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Exter" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holgersson" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.11.023" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM2MKGDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145542v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.517" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00117310v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moisan" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.627" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480520v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clark" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ewing" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruno" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burns" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480503v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Titov" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buckaemsky" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923854v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Van Iseghem" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemmens" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aertsens" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-932-95.1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290013v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481674v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110708v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110707v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450923v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022756v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azouazi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025054v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.05.018" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN10P024-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00069021v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068069v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068103v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crovisier" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068073v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024106v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107950v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110700v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021463v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110704v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110703v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021337v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Fattahi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chitty" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021338v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450982v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920742v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298625v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Montoya" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299366v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duro" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298620v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guido Garcia" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02169354v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Gaona," TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Altmaier," TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Geckeis" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298617v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kimura" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamalika Gopalan" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299363v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sakamoto" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kozai" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guido-Garcia" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kimura" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297731v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rasamimanana" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessaguet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298634v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanaka" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamaji" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadayuki Masuyama" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299287v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448208v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Sharhom" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154600v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmatullin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154637v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baty" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154648v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292098v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110698v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107935v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110694v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616364v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158381v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Bosbach" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brandt" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Kulik" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158383v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00077121v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Brown" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curti" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413251v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_12" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616448v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266349v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148601v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Paul Duval" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068114v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachoir" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbol" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cobos-Sabate" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Glatz" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068118v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Johnson" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cavedon" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wegen" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068115v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronchi" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rondinella" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068111v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Werme" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Johnson" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Oversby" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. King" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernd-grambow" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8494-5711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067129536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Geckeis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gaona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106608" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laffolley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Journeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56972-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03923989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kolditz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Jacques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Churakov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10675-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Fueda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Komiya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Minomo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Horie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Takehara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138566" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hassan Loni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mad&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thilliez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2023.109770" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M&#252;ller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schild" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Gaona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2023.1308064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.106925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Delacroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Suteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Takami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Morooka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128214" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2022.1052428" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassan Loni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106280" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Kimura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fukutani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Ikegami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminori Sakamoto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Kozai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kobayashi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Utsunomiya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelouas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152631" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I. Grekov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitaro Kurihara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Takehara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145639" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Nitta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Shibata" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Koma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Utsunomiya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223131.2021.1966347" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Guido-Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130511" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497804v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Ikehara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Suetake" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassan-Loni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichtner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;ron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141295" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140539" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105372" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413195v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Olmeda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Griv&#233; E A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104480" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Duro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Altmaier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Holt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs M&#228;der" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104479" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02135K" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095945v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Hassan-Loni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c04381" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303090v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Tanaka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamasaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Ohnuki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I. Kaplan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105282" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406118v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.105709" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02169370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Nakano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Furuki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.05.248" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.07.076" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02415821v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouakkaz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104436" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340181v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Shimogouchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirochika Naganawa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsushi Nagano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Nagame" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2116/analsci.18p508" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01700247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Satoh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S608N3MG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01901749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asumi Ochiai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b06693" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01901732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideya Suzuki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Toshimitsu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisayoshi Mitamura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2116/analsci.18N002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303089v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-018-0634-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01901637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Imoto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b06309" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier&#8208;markai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fernandez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinsot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8175" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01901743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.12.035" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RDBLH0B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01700252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Nanba" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42731" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01700243v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05910-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01600032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Philippini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.05.038" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKPLJ4R2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Perrigaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Inai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2651" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01901829v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12404f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01901813v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.4.239" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01700255v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxue Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshan Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxing Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6QI00091F" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154499v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Neeway" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Mendili" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schumacher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.01.054" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204910v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafavi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4em00103f" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00944913v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessaguet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.10.023" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTB9DTQW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.05.017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NWBTVRT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154526v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01906962v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zheng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Kang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Liu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.12.094" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Ait Chaou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Karakurt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.049" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064155v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durce" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giffaut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.06.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FNBJ3BD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204912v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.05.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1W07RP8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875608v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hajj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F8VXK2S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667196v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Christiansen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.S. Stipp" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breynaert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.09.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D80JVTRK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00906331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Neeway" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Schumacher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.07.020" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-926F8JW9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721815v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinssot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.8.3.213" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00881415v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.023" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQXM7808-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2JG4XQ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650793v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.09.001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72V1N3FQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650798v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essehli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crumi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.05.136" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT7C46CJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848997v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petricek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810032358" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K4HD85N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679679v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogniaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4374" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R33N9C14-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100756f" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00433527v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guittonneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.08.011" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432849v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.06.039" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RB6V6ZC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00388691v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Tan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Fan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.K. Wang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es803431c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450881v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00369015v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alhajji" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.M. Kedziorek" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.09.014" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02VXSH5B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346838v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Murphy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1537" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346851v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alliot Llorens" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olicard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1538" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01906958v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Advocat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2563" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00356707v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1514" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00369027v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2008.10.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKNXB538-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339580v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouby" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geckeis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.08.037" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00256890v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suzuki" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291593v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1531" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597205v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.12.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128627v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markai" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabung" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.037" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069075v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poineau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.291" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110680v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janvier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.04.053" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00091677v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferrand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.04.005" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQKVSJCD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00069024v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.2.91" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00069041v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.283" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379601v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ouvrard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9.517" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097254v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052483i" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137325v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noirault" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.04.015" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64DV3PDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025053v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ji" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00574.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J3NX7J1V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068128v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc-Cessac" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.06.005" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCVBTFG2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024519v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vichot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068139v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xiaolan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.93.5.305.64276" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068135v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulhoat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00069013v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mennecart" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Andriambololona" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.92.9.611.55010" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024104v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Crovisier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fritz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2003.08.033" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSL06BCM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025872v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blondiaux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.92.9.603.54977" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025873v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0301626" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZPC46S4G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025906v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Markai" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00096-1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNGLZLC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025910v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024771410467" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTXLQTPH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021557v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025908v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210466k" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025947v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musikas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025940v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021511v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021512v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025948v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010312h" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8R2Q9D4V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011803v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehlig" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006590v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Kim" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005964v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loida" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smailos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005953v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005955v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005965v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luckscheiter" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005963v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz-Arocas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005954v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karsten" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dressler" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-506-923" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05559502v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kiefer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dieste Blanco" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03816046v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03388061v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03404806v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03404764v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298611v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881430v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02169313v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Altmaier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosbach" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Churakov" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Galson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298616v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298604v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Grenthe" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plyasunov A." TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Rao" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Runde" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02169330v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299327v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lerouge" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298605v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney C. Ewing" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298609v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01906978v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Zouari" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299153v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gaona" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Runde" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konings" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Plyasunov" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299272v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Loni Hassan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427579v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299252v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02470412v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calatayud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419350v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hazotte" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01160716v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154577v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perrigaud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965615v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158682v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158692v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862856v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valls" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158680v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158687v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158685v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158386v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611656v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmann" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663418v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00515573v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dion" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2010.04.007" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH505KT1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450988v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cointe" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420040v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fachinger" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420978v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292040v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339559v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayant" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.05.011" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421200v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421201v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vongsouthi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420974v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420042v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamens" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spahiu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Minet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422335v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. von Lensa" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bradbury" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardinal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eccles" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420032v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adelouas" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guittoneau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421198v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00362477v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Dialinas" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cellier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422310v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419782v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421202v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292041v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290011v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422298v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422301v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00306289v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thiry" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Hees" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.05.016" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450993v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292044v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481673v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145544v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.559" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145726v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.567" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480504v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480473v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llorens" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00077610v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Exter" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holgersson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.11.023" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM2MKGDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480520v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clark" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ewing" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruno" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burns" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145542v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.517" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00117310v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moisan" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.627" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480503v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Titov" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buckaemsky" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923854v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Iseghem" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemmens" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aertsens" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-932-95.1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481674v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290013v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110707v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110708v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450923v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022756v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azouazi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025054v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.05.018" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN10P024-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068103v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crovisier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068069v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00069021v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068073v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024106v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107950v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110700v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021463v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110704v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110703v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021337v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Fattahi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chitty" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021338v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450982v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920742v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590681v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298617v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kimura" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guido Garcia" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamalika Gopalan" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299366v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duro" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298620v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02169354v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Gaona," TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Altmaier," TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298625v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Montoya" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297731v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rasamimanana" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessaguet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299363v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sakamoto" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kozai" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guido-Garcia" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kimura" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02298634v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanaka" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamaji" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadayuki Masuyama" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299287v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448208v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Sharhom" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154600v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmatullin" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154637v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baty" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154648v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292098v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110698v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107935v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110694v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616364v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158381v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Bosbach" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brandt" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Kulik" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158383v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00077121v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Brown" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curti" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413251v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_12" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616448v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266349v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148601v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Paul Duval" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068114v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachoir" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbol" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cobos-Sabate" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Glatz" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068118v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Johnson" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cavedon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wegen" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068115v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronchi" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rondinella" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068111v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Werme" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Johnson" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Oversby" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. King" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>