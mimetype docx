--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -329,330 +329,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and crystallization behaviors of low processing temperature poly(aryl ether ketone)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France Chabert</w:t>
+                <w:t xml:space="preserve">Experimental study and in-situ FBG monitoring of process-induced strains during autoclave co-curing, co-bonding and secondary bonding of composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toufik Djilali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.51402⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03304519v1</w:t>
+                <w:t xml:space="preserve">hal-03078389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and in-situ FBG monitoring of process-induced strains during autoclave co-curing, co-bonding and secondary bonding of composite laminates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Rheological and crystallization behaviors of low processing temperature poly(aryl ether ketone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bonmatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Djilali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 142, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (47), pp.51402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.51402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078389v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modelling of cure-dependent properties and strains during composites manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Moretti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (22), pp.3109-3124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -680,495 +680,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interfacial crystalline growth on autohesion of PEEK</w:t>
+                <w:t xml:space="preserve">Influence of consolidation process on voids and mechanical properties of powdered and commingled carbon/PPS laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Martineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France Chabert</w:t>
+                <w:t xml:space="preserve">Julien Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Boniface</w:t>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.11.013⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, p.260-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949351v1</w:t>
+                <w:t xml:space="preserve">hal-01943849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the polymerization and crystallization kinetic coupling of polyamide 6 synthesized from ε-caprolactam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of interfacial crystalline growth on autohesion of PEEK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Lilian Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Benjamin Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 180, pp.121681. </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.82-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263670v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charpy test investigation of the influence of fabric weave and fibre nature on impact properties of PEEK-reinforced composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modeling of the polymerization and crystallization kinetic coupling of polyamide 6 synthesized from ε-caprolactam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Escale</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0892705718778744⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.121681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817916v1</w:t>
+                <w:t xml:space="preserve">hal-02263670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of consolidation process on voids and mechanical properties of powdered and commingled carbon/PPS laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Patou</w:t>
+                <w:t xml:space="preserve">Charpy test investigation of the influence of fabric weave and fibre nature on impact properties of PEEK-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+                <w:t xml:space="preserve">Laurent Escale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 117, p.260-275. </w:t>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (6), pp.729-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0892705718778744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943849v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Characterization of Carbon Fibres Recycled by Steam Thermolysis</w:t>
               </w:r>
@@ -1284,77 +1284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagramme TTT isotherme de la polymérisation anionique du PA6 à partir de l'epsilon-caprolactame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1535,77 +1535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of polymerization and crystallization kinetics of polyamide 6 obtained by anionic ring opening polymerization of ε-caprolactam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1646,512 +1646,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between degree of crystallinity, morphology and mechanical properties of PPS/carbon fiber laminates</w:t>
+                <w:t xml:space="preserve">Experimental analysis of SiC-based refractory concrete in hybrid rocket nozzles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natassia Lona Batista</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirabel Cerqueira Rezende</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edson Cocchieri Botelho</w:t>
+                <w:t xml:space="preserve">Jouke Hijlkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2015-0453⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (SI), p. 168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2016.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620301v1</w:t>
+                <w:t xml:space="preserve">hal-01609028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of SiC-based refractory concrete in hybrid rocket nozzles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between degree of crystallinity, morphology and mechanical properties of PPS/carbon fiber laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natassia Lona Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">Mirabel Cerqueira Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouke Hijlkema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Edson Cocchieri Botelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 126 (SI), p. 168-177. </w:t>
+              <w:t xml:space="preserve">Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), p. 195-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2016.04.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2015-0453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609028v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using steam thermolysis to recycle carbon fibres from composite waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes de détermination de la résistance en cisaillement à l’interface. Application au PA66 10%FC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulanghien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3_4), p.295-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.25.295-309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691589v1</w:t>
+                <w:t xml:space="preserve">hal-01686378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de détermination de la résistance en cisaillement à l’interface. Application au PA66 10%FC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using steam thermolysis to recycle carbon fibres from composite waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, p.68-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686378v1</w:t>
+                <w:t xml:space="preserve">hal-01691589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moules pour formage superplastique du titane : matériaux, propriétés et conception</w:t>
               </w:r>
@@ -2226,586 +2226,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the transverse mechanical properties of carbon/carbon composites by spherical indentation</w:t>
+                <w:t xml:space="preserve">Preliminary tests of silicon carbide based concretes for hybrid rocket nozzles in a solar furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Poitrimolt</w:t>
+                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Cheikh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">Gilles Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.063⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.242-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2014.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611612v1</w:t>
+                <w:t xml:space="preserve">hal-01178155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified isothermal and non-isothermal modelling of neat PEEK crystallization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Characterisation of the transverse mechanical properties of carbon/carbon composites by spherical indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poitrimolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-013-3308-8⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, p. 234-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611997v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of plain-knit reinforced injected composites : effect of inlay yarns and fibre type</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Unified isothermal and non-isothermal modelling of neat PEEK crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.07.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (2), p. 1669-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-013-3308-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946564v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties prediction of a knitted composite with inlaid yarns subjected to stretching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour of plain-knit reinforced injected composites : effect of inlay yarns and fibre type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Balea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Balea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, p.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01378531v1</w:t>
+                <w:t xml:space="preserve">hal-00946564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary tests of silicon carbide based concretes for hybrid rocket nozzles in a solar furnace</w:t>
+                <w:t xml:space="preserve">Elastic properties prediction of a knitted composite with inlaid yarns subjected to stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Balea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 99, pp.242-251. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.185 - 193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2014.02.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178155v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de cycles de cuisson rapides sur le préimprégné aéronautique M21/T700 : suivi de polymérisation et propriétés mécaniques</w:t>
               </w:r>
@@ -2817,64 +2817,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (6-7), p.611-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3131,352 +3131,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behaviour and plastic strain memory effect of 55NiCrMoV7 steel under low cycle fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of deformation on knitted glass preform in-plane permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhang Zhanping</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
+                <w:t xml:space="preserve">Eric Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rare Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12598-011-0321-6⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), p.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.21011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715079v1</w:t>
+                <w:t xml:space="preserve">hal-01851416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of viscous and elastic parameters of a borosilicate glass above transition temperature using optical instrumented squeeze tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 166 (21-22), pp.1229-1238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of deformation on knitted glass preform in-plane permeability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Cyclic behaviour and plastic strain memory effect of 55NiCrMoV7 steel under low cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Zhanping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jourdain</w:t>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (1), p.18-28. </w:t>
+              <w:t xml:space="preserve">Rare Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1, SI), pp.443-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.21011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12598-011-0321-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851416v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled visco-mechanical and diffusion void growth modelling during composite curing</w:t>
               </w:r>
@@ -3501,51 +3501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3605,51 +3605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the thermokinetic behaviour and the phases transitions of a carbon/polymeric composite submitted to high heating rate ramps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3696,64 +3696,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ determination of the heat flux density at the glass/mould interface during a glass pressing production cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3785,1044 +3785,1044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in cyclic behavior and lifetime modeling of tempered martensitic steels based on microstructural considerations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiber reinforced refractory castables for SPF toolings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.378-379.81⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (4-5), pp.317-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mawe.200800297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384451v1</w:t>
+                <w:t xml:space="preserve">hal-01714931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and validation of a continuum damage model applied for the lifetime prediction of H11 tool steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (2-3), p.282-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for single point incremental forming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in cyclic behavior and lifetime modeling of tempered martensitic steels based on microstructural considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 378-379, pp.81-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.378-379.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851425v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behaviour constitutive modelling of a tempered martensitic steel including ageing effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for single point incremental forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2007.05.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (Suppl.1), p.1151-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715080v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behaviour simulation of X38CRMOV5-47HRC (AISI H11)-tempered martensitic hot-work tool steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">Cyclic behaviour constitutive modelling of a tempered martensitic steel including ageing effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (2/3), pp.326-335. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (4), pp.706-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2007.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136921v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber reinforced refractory castables for SPF toolings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic behaviour simulation of X38CRMOV5-47HRC (AISI H11)-tempered martensitic hot-work tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ahmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mawe.200800297⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2/3), pp.326-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714931v1</w:t>
+                <w:t xml:space="preserve">hal-02136921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure variation and hardness diminution during low cycle fatigue of 55NiCrMoV7 steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between microstructure and tempering time and temperature in 55NiCrMoV7 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhan-Ping Zhang</w:t>
+                <w:t xml:space="preserve">Yuhong Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Hong Qi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Xiaojun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Iron and Steel Research International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRANSACTIONS OF MATERIALS AND HEAT TREATMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (2), 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715083v1</w:t>
+                <w:t xml:space="preserve">hal-01847805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing effect on cyclic plasticity of a tempered martensitic steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure variation and hardness diminution during low cycle fatigue of 55NiCrMoV7 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan-Ping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Yu-Hong Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 29 (2), pp.336-346. </w:t>
+              <w:t xml:space="preserve">Journal of Iron and Steel Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (6), pp.68-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2006.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1006-706X(07)60093-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715081v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between microstructure and tempering time and temperature in 55NiCrMoV7 steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ageing effect on cyclic plasticity of a tempered martensitic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhong Qi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Z. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSACTIONS OF MATERIALS AND HEAT TREATMENT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (2), pp.336-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2006.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847805v1</w:t>
+                <w:t xml:space="preserve">hal-01715081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic behavior modeling of a tempered martensitic hot work tool steel</w:t>
               </w:r>
@@ -4906,1070 +4906,1070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum damage model applied to high temperature fatigue lifetime prediction of a martensitic tool steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">Pullout of steel fibres from a refractory castable: experiment and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00939.x⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (4), pp.427-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2004.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384443v1</w:t>
+                <w:t xml:space="preserve">hal-01714935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical stress analysis of superplastic forming tool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">A continuum damage model applied to high temperature fatigue lifetime prediction of a martensitic tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 169 (2), pp.281-291. </w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (11), pp.1009-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2005.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00939.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716113v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical stresses in cast steel dies during glass pressing process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dour</w:t>
+                <w:t xml:space="preserve">Thermomechanical stress analysis of superplastic forming tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cy Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 162 (SI), pp.484-491. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2005.02.088⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 169 (2), pp.281-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2005.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716285v1</w:t>
+                <w:t xml:space="preserve">hal-01716113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres: from the microstructure to the mechanical behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical stresses in cast steel dies during glass pressing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Ceramics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 162 (SI), pp.484-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2005.02.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714934v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullout of steel fibres from a refractory castable: experiment and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres: from the microstructure to the mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (1), pp.21-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2004.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714935v1</w:t>
+                <w:t xml:space="preserve">hal-01714934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temperature hardness kinetics relations tempering steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Influence of tempering temperature on cyclic viscoplastic behaviour of 55NiCrMoV7 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSACTIONS OF MATERIALS AND HEAT TREATMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 25 (1), p.41-45</w:t>
+              <w:t xml:space="preserve">, 2004, 25 (5), p.623-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847819v1</w:t>
+                <w:t xml:space="preserve">hal-01851440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of design and process parameters on service life of nut hot forging die</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Garat</w:t>
+                <w:t xml:space="preserve">The temperature hardness kinetics relations tempering steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hervy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRANSACTIONS OF MATERIALS AND HEAT TREATMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (1), p.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851438v1</w:t>
+                <w:t xml:space="preserve">hal-01847819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tempering temperature on cyclic viscoplastic behaviour of 55NiCrMoV7 steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
+                <w:t xml:space="preserve">Influence of design and process parameters on service life of nut hot forging die</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hervy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSACTIONS OF MATERIALS AND HEAT TREATMENT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 147 (3), p.359-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2003.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851440v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and properties of the tempered steel 55NiCrMoV7</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Microstructure evolution of hot-work tool steels during tempering and definition of a kinetic law based on hardness measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEAT TREATMENT OF METALS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 380 (1-2), pp.222-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.03.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847820v1</w:t>
+                <w:t xml:space="preserve">hal-01715086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution of hot-work tool steels during tempering and definition of a kinetic law based on hardness measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Microstructures and properties of the tempered steel 55NiCrMoV7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhong Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEAT TREATMENT OF METALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (3), p.27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.03.067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01715086v1</w:t>
+                <w:t xml:space="preserve">hal-01847820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature low cycle fatigue of spheroidal graphite cast iron</w:t>
               </w:r>
@@ -6059,51 +6059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pullout of metallic fibres from a ceramic refractory matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,64 +6267,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisothermal cyclic plasticity modelling of martensitic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6365,359 +6365,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of metallic and ceramic tools for superplastic forming</w:t>
+                <w:t xml:space="preserve">Oxidation behavior of creep resistant oxide-dispersion-strengthened alloy PM2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 2, pp.445-452</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (2), p. 11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714944v1</w:t>
+                <w:t xml:space="preserve">hal-01847828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and image analysis of oxides grown and spalled on heat resistant cast steels exposed to thermal cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 118 (1-3, SI), pp.321-328. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(01)00860-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation behavior of creep resistant oxide-dispersion-strengthened alloy PM2000</w:t>
+                <w:t xml:space="preserve">Performances of metallic and ceramic tools for superplastic forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33 (2), p. 11-20</w:t>
+              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.445-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847828v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of metallic coatings adhesion to fibre reinforced plastic materials</w:t>
               </w:r>
@@ -6895,264 +6895,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature low cycle fatigue behaviour of a martensitic forging tool steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and mechanical properties of a refractory concrete for superplastic forming tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrial Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (2), pp.100-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701678v1</w:t>
+                <w:t xml:space="preserve">hal-01714947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of a refractory concrete for superplastic forming tools</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature low cycle fatigue behaviour of a martensitic forging tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Moulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Ceramics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 21 (2), pp.179-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0142-1123(98)00064-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714947v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation resistance of ODS alloy PM2000 from 880°C to 1400°C</w:t>
               </w:r>
@@ -7375,783 +7375,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.0 rCF based composite materials: manufacturing processes and mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of a Simulation Tool of Strains Induced During the Co-bonding of Autoclave-cured Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CUSTOMISIZE LEITAT 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASC 2019 - 34th Technical Conference of the American Society for Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12783/asc34/31293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385883v1</w:t>
+                <w:t xml:space="preserve">hal-02906323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'un outil de simulation des déformations induites lors du co-collage de pièces composites en autoclave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Moretti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC21 : Journées Nationales sur les Composites 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-Ray tomography to evaluate porosities in composite parts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2.0 rCF based composite materials: manufacturing processes and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Workshop CUSTOMISIZE LEITAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274445v1</w:t>
+                <w:t xml:space="preserve">hal-02385883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme de composites carbone/PEEK dans le domaine caoutchoutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boniface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite hybride modèle de fibres de carbone recyclées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrine Jlassi</w:t>
+                <w:t xml:space="preserve">Using X-Ray tomography to evaluate porosities in composite parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Patou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 8 p</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423977v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Simulation Tool of Strains Induced During the Co-bonding of Autoclave-cured Parts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Léonard Serrano</w:t>
+                <w:t xml:space="preserve">Composite hybride modèle de fibres de carbone recyclées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2019 - 34th Technical Conference of the American Society for Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12783/asc34/31293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02906323v1</w:t>
+                <w:t xml:space="preserve">hal-02423977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the forming process on the mechanical behavior of a commingled carbon PPS composite part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8205,1025 +8205,1025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cinétique de la réticulation d'une résine Cyanate Ester</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Diagramme TTT de la polymérisation anionique du PA6 à partir de l'ε-caprolactame et influence des fibres sur les cinétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Boniface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">JNC 20 - Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622791v1</w:t>
+                <w:t xml:space="preserve">hal-01623675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la résistance en cisaillement interfaciale des composites thermoplastiques PA66/fibres de carbone recyclées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
+                <w:t xml:space="preserve">Etude cinétique de la réticulation d'une résine Cyanate Ester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Zemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Corveleyn</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boniface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623680v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TTT diagram of the anionic polymerization PA6 from ε-Caprolactam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 21 - 21th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Xi'an, China. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la corrélation d'images pour le suivi de la mise en forme de renfort textile dans le cadre de la fabrication de pièces composites pour l'aéronautique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Caractérisation de la résistance en cisaillement interfaciale des composites thermoplastiques PA66/fibres de carbone recyclées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901684v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of cross-linking kinetics of cyanate ester resin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Utilisation de la corrélation d'images pour le suivi de la mise en forme de renfort textile dans le cadre de la fabrication de pièces composites pour l'aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Patou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Boniface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 21 - 21th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'an, China</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618358v1</w:t>
+                <w:t xml:space="preserve">hal-01901684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par stéréo-corrélation d'images de la déformation hors-plan d'une préforme textile FC/PPS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Brosseau</w:t>
+                <w:t xml:space="preserve">A study of cross-linking kinetics of cyanate ester resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Zemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boniface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 20 - Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ICCM 21 - 21th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623677v1</w:t>
+                <w:t xml:space="preserve">hal-01618358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagramme TTT de la polymérisation anionique du PA6 à partir de l'ε-caprolactame et influence des fibres sur les cinétiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Analyse par stéréo-corrélation d'images de la déformation hors-plan d'une préforme textile FC/PPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Patou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 20 - Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623675v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of void content on the mechanical properties of carbon/PPS laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Patou</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of amorphous PEEK in the rubbery state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Djilali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM17 - 17th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639004v1</w:t>
+                <w:t xml:space="preserve">hal-01515536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of amorphous PEEK in the rubbery state</w:t>
+                <w:t xml:space="preserve">Influence of void content on the mechanical properties of carbon/PPS laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Martineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France Chabert</w:t>
+                <w:t xml:space="preserve">Julien Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toufik Djilali</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM17 - 17th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany. 8 p</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515536v1</w:t>
+                <w:t xml:space="preserve">hal-01639004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity enhancement of vertically aligned nanotube carpet reinforced thermoset composites</w:t>
               </w:r>
@@ -9248,51 +9248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mayne-L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9343,64 +9343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical effects of the injection-CVD nanostructuration of carbon-fibre composites investigated by bundle tensile test and DMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9445,761 +9445,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional permeability determination of reinforced composites structures with vertically aligned carbon nanotube forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
+                <w:t xml:space="preserve">Propriétés thermiques de composites nanotubes de carbone verticalement alignés / époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bouillonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bouillonnec</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708891v1</w:t>
+                <w:t xml:space="preserve">cea-02361712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés thermiques de composites nanotubes de carbone verticalement alignés / époxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional permeability determination of reinforced composites structures with vertically aligned carbon nanotube forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouillonnec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02361712v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through-thickness compression behavior of a 2,5D carbon/carbon composite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low cost refractory castable die development for titanium sheet superplastic forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 19 -19th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.2591-2592</w:t>
+              <w:t xml:space="preserve">COBEF 2013 7th Brasilian congress on manufacturing engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Penedo, Itatiaia – RJ, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764773v1</w:t>
+                <w:t xml:space="preserve">hal-02181538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés mécaniques de fibres de carbone recyclées par vapo-thermolyse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Superplastic Forming Based on In-Situ Infra-Red Sheet Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Soudais</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 19 - 19th International Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSAM 2012 - 11th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Albi, France. pp.415-421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.735.415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769662v1</w:t>
+                <w:t xml:space="preserve">hal-01709489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Superplastic Forming Based on In-Situ Infra-Red Sheet Heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Through-thickness compression behavior of a 2,5D carbon/carbon composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poitrimolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM 2012 - 11th International Conference on Superplasticity in Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCM 19 -19th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.2591-2592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.735.415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709489v1</w:t>
+                <w:t xml:space="preserve">hal-01764773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSC Investigation of the influence of carbon content on peek crystallisation and stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Bessard</w:t>
+                <w:t xml:space="preserve">Propriétés mécaniques de fibres de carbone recyclées par vapo-thermolyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R'Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 19 -19th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.8624-8625</w:t>
+              <w:t xml:space="preserve">ICCM 19 - 19th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760264v1</w:t>
+                <w:t xml:space="preserve">hal-01769662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et étude des propriétés mécaniques de matériaux composites renforcés par des tapis de nanotubes de carbone alignés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouillonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10235,813 +10235,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermo-mechanical and ablative behaviour of silicon carbide based concretes exposed to hybrid propulsion environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
+                <w:t xml:space="preserve">DSC Investigation of the influence of carbon content on peek crystallisation and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th IAC - International Astronautical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Beijing, China. p.5905-5913</w:t>
+              <w:t xml:space="preserve">ICCM 19 -19th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.8624-8625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761629v1</w:t>
+                <w:t xml:space="preserve">hal-01760264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre characterisation of steam thermal process recycled carbon fibre/epoxy composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed R'Mili</w:t>
+                <w:t xml:space="preserve">Investigation of the thermo-mechanical and ablative behaviour of silicon carbide based concretes exposed to hybrid propulsion environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Soudais</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 19 -19th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.9087-9094</w:t>
+              <w:t xml:space="preserve">64th IAC - International Astronautical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Beijing, China. p.5905-5913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741814v1</w:t>
+                <w:t xml:space="preserve">hal-01761629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de composites stratifiés sous impact Charpy : influence de la nature des fibres et des porosités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Fibre characterisation of steam thermal process recycled carbon fibre/epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R'Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baudelocque Guillaume</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France. 9 p</w:t>
+              <w:t xml:space="preserve">ICCM 19 -19th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.9087-9094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745295v1</w:t>
+                <w:t xml:space="preserve">hal-01741814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage de composites à fibre de carbone par un procédé de vapo-thermolyse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed R'Mili</w:t>
+                <w:t xml:space="preserve">Comportement de composites stratifiés sous impact Charpy : influence de la nature des fibres et des porosités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Escale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelocque Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745412v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost refractory castable die development for titanium sheet superplastic forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recyclage de composites à fibre de carbone par un procédé de vapo-thermolyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengyin Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R'Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COBEF 2013 7th Brasilian congress on manufacturing engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Penedo, Itatiaia – RJ, Brazil</w:t>
+              <w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181538v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of processing parameters and semi-finished product on consolidation of carbon/peek laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparison of the impact resistance of carbon/epoxy and carbon/peek composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Escale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials ECCM15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venise, Italy. 8 p</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials ECCM 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venise, Italy. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764775v1</w:t>
+                <w:t xml:space="preserve">hal-01760269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the impact resistance of carbon/epoxy and carbon/peek composite laminates</w:t>
+                <w:t xml:space="preserve">Influence of processing parameters and semi-finished product on consolidation of carbon/peek laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Escale</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials ECCM 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venise, Italy. 7 p</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials ECCM15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venise, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760269v1</w:t>
+                <w:t xml:space="preserve">hal-01764775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of manufacturing process over mechanical properties of discontinuous carbon/epoxy composites realized by injection-transfer</w:t>
               </w:r>
@@ -11161,51 +11161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing Parameter Optimisation of C/PEEK Composites using Fast Thermo-Compression Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11243,64 +11243,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling of isothermal crystallization of peek matrix and c/peek composites with application of parallel Avrami model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11332,2896 +11332,2896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt state behaviour of PEEK and processing window interpretation for fast compression moulding process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence de cycles de cuisson rapides sur le préimprégné aéronautique M21/T700 : suivi de polymérisation et propriétés mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMPT 2010 - International conference on Advances in Materials and Processing Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.167-172</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717321v1</w:t>
+                <w:t xml:space="preserve">hal-00598109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration des matériaux composites : procédés et simulations associées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ihab El Sawi</w:t>
+                <w:t xml:space="preserve">Etude du comportement d'un matériau composite réalisé par injection-transfert de fibres mi longues discontinues de carbone et de résine époxyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poumadère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mecamat Aussois 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France. p.17-24</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771338v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et modélisation de la cinétique de cristallisation du PEEK lors de refroidissements isothermes et anisothermes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Composites à renfort tricoté : Relations entre contexture, nature du renfort et propriétés mécaniques du composite infusé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Balea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.105</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598154v1</w:t>
+                <w:t xml:space="preserve">hal-00598115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement d'un matériau composite réalisé par injection-transfert de fibres mi longues discontinues de carbone et de résine époxyde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+                <w:t xml:space="preserve">Melt state behaviour of PEEK and processing window interpretation for fast compression moulding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.102</w:t>
+              <w:t xml:space="preserve">AMPT 2010 - International conference on Advances in Materials and Processing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598149v1</w:t>
+                <w:t xml:space="preserve">hal-01717321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites à renfort tricoté : Relations entre contexture, nature du renfort et propriétés mécaniques du composite infusé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Elaboration des matériaux composites : procédés et simulations associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab El Sawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.139</w:t>
+              <w:t xml:space="preserve">Mecamat Aussois 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France. p.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598115v1</w:t>
+                <w:t xml:space="preserve">hal-01771338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de cycles de cuisson rapides sur le préimprégné aéronautique M21/T700 : suivi de polymérisation et propriétés mécaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Paris</w:t>
+                <w:t xml:space="preserve">Etude et modélisation de la cinétique de cristallisation du PEEK lors de refroidissements isothermes et anisothermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.123</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598109v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of knitted reinforcement on the composite mechanical behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Effect of inlay fibres on the behaviour of dry knitted fabrics and resulting composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Balea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Balea</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoufel Ben Salem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACMA 2010 -International symposium on composites and aircraft materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marrakech, Morocco. 8 p</w:t>
+              <w:t xml:space="preserve">ECCM 14 -14th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764789v1</w:t>
+                <w:t xml:space="preserve">hal-01760277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Fatigue of SPF Die Ni-Cr-Fe Heat Resistant Nickel-Chromium Cast Steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">Time reduction of manufacturing cycle in a high heating ramp process for carbon/polymeric composite : thermokinetic caracterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-Y. Moraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCM 14 -14th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703243v1</w:t>
+                <w:t xml:space="preserve">hal-01764784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic die technology for superplastic forming : state of the art and recent improvements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of knitted reinforcement on the composite mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Balea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on superplasticity and its related areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hitachi, Japan. p.76-85</w:t>
+              <w:t xml:space="preserve">ACMA 2010 -International symposium on composites and aircraft materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marrakech, Morocco. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760279v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement du PEEK dans le procédé de fabrication de composites structuraux par thermo-compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">High Temperature Fatigue of SPF Die Ni-Cr-Fe Heat Resistant Nickel-Chromium Cast Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Y. Moraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.69+, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771348v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Resistant Ni-Cr-Fe Steels for Superplastic Forming Dies: From Material Microstructure to Die Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du comportement du PEEK dans le procédé de fabrication de composites structuraux par thermo-compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.77⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01703242v1</w:t>
+                <w:t xml:space="preserve">hal-01771348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the thermokinetic behaviour and the phases transitions of a carbon/polymeric composite submitted to high heating rate ramps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ceramic die technology for superplastic forming : state of the art and recent improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
+              <w:t xml:space="preserve">International symposium on superplasticity and its related areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hitachi, Japan. p.76-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764785v1</w:t>
+                <w:t xml:space="preserve">hal-01760279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single point incremental sheet forming investigated by in-process 3D digital image correlation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+                <w:t xml:space="preserve">Heat Resistant Ni-Cr-Fe Steels for Superplastic Forming Dies: From Material Microstructure to Die Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.11001, </w:t>
+              <w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.77-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100611001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703244v1</w:t>
+                <w:t xml:space="preserve">hal-01703242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic Fibre Reinforced Refractory Castables for Very High Temperature Superplastic forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mazzoni</w:t>
+                <w:t xml:space="preserve">Modelling of the thermokinetic behaviour and the phases transitions of a carbon/polymeric composite submitted to high heating rate ramps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSPF2010, 8th European Conference on Superplastic Forming, San Sebastian (Spain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193830v1</w:t>
+                <w:t xml:space="preserve">hal-01764785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time reduction of manufacturing cycle in a high heating ramp process for carbon/polymeric composite : thermokinetic caracterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
+                <w:t xml:space="preserve">Single point incremental sheet forming investigated by in-process 3D digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 14 -14th European Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.11001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100611001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764784v1</w:t>
+                <w:t xml:space="preserve">hal-01703244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inlay fibres on the behaviour of dry knitted fabrics and resulting composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Ceramic Fibre Reinforced Refractory Castables for Very High Temperature Superplastic forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 14 -14th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. 10 p</w:t>
+              <w:t xml:space="preserve">EuroSPF2010, 8th European Conference on Superplastic Forming, San Sebastian (Spain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760277v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification 2-D et 3-D de la porosité par analyse d'images dans les matériaux composites stratifiés aéronautiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative SPF toolings based on reinforced refractory concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Ledru</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">O. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 11 p</w:t>
+              <w:t xml:space="preserve">ICSAM2009 – International Conference on Superplasticity in Advanced Materials (Seattle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386035v1</w:t>
+                <w:t xml:space="preserve">hal-02194600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perseus/Pegase an outstanding experiment to mix space passion, education and technology</w:t>
+                <w:t xml:space="preserve">Quantification 2-D et 3-D de la porosité par analyse d'images dans les matériaux composites stratifiés aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Magniere</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohann Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS -3rd European Conference for Aero-Space Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Versailles, France. 10 p</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764795v1</w:t>
+                <w:t xml:space="preserve">hal-00386035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique de textiles tricotés techniques pour des applications composites = Mechanical behaviour of technical knitted fabrics for composite applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perseus/Pegase an outstanding experiment to mix space passion, education and technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">EUCASS -3rd European Conference for Aero-Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Versailles, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391023v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative SPF toolings based on reinforced refractory concretes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Barrau</w:t>
+                <w:t xml:space="preserve">Comportement mécanique de textiles tricotés techniques pour des applications composites = Mechanical behaviour of technical knitted fabrics for composite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Balea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM2009 – International Conference on Superplasticity in Advanced Materials (Seattle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Seattle, United States</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194600v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for Single Point Incremental Forming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+                <w:t xml:space="preserve">TOWARDS SUPERPLASTIC FORMING OF AZ31 MAGNESIUM ALLOY WITH CONTROLLED MICROSTRUCTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cusick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abu-Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuroSPF 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Carcassonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510321v1</w:t>
+                <w:t xml:space="preserve">hal-00339195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of void growth mechanisms during the manufacturing of composite laminates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michel</w:t>
+                <w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for Single Point Incremental Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials - FPCM-9 (2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1151-1154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690568v1</w:t>
+                <w:t xml:space="preserve">hal-00510321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infra-red sheet heating assisted Superplastic Forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du comportement de tôle d'aluminium emboutie par formage incrémental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Arcens</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSPF2008 - 6th European Conference on Superplastic Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Carcassonne, France</w:t>
+              <w:t xml:space="preserve">MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057069v1</w:t>
+                <w:t xml:space="preserve">hal-01771378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures in-situ dans les matériaux et procédés composites à partir de Fibres Optiques à Réseau de Bragg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AquiQuebec'08, Bordeaux (France), 21-23 juillet 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement de tôle d'aluminium emboutie par formage incrémental</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infra-red sheet heating assisted Superplastic Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France. 4 p</w:t>
+              <w:t xml:space="preserve">EuroSPF2008 - 6th European Conference on Superplastic Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771378v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS SUPERPLASTIC FORMING OF AZ31 MAGNESIUM ALLOY WITH CONTROLLED MICROSTRUCTURE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Modeling of void growth mechanisms during the manufacturing of composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSPF 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Carcassonne, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials - FPCM-9 (2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339195v1</w:t>
+                <w:t xml:space="preserve">hal-01690568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre reinforced refractory castables : an alternative solution for SPF die manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14262,446 +14262,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and validation of a continuum damage model applied for lifetime prediction of H11 tool steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic behaviour simulation of X38CrMoV5-47HRC (AISI H11) tempered martensitic hot work tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeeshan Ahmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Torino, Italy. p.557-564</w:t>
+              <w:t xml:space="preserve">TOOL 06-7e International tooling conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, TORINO, Italy. p.513-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788411v1</w:t>
+                <w:t xml:space="preserve">hal-01796826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behaviour simulation of X38CrMoV5-47HRC (AISI H11) tempered martensitic hot work tool steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and validation of a continuum damage model applied for lifetime prediction of H11 tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOL 06-7e International tooling conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, TORINO, Italy. p.513-520</w:t>
+              <w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Torino, Italy. p.557-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796826v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum damage model applied to fatigue lifetime predicition of a martensitic tool steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical stresses in cast steel dies during glass pressing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2005 -5th International Conference on Industrial Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Velenje, Slovenia. p.227-232</w:t>
+              <w:t xml:space="preserve">AMPT'2005 -8th International Conference on Advances in Materials and Processing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Gliwice-WIsla, Poland. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796834v1</w:t>
+                <w:t xml:space="preserve">hal-01788416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical stresses in cast steel dies during glass pressing process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dour</w:t>
+                <w:t xml:space="preserve">A continuum damage model applied to fatigue lifetime predicition of a martensitic tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMPT'2005 -8th International Conference on Advances in Materials and Processing Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Gliwice-WIsla, Poland. 4 p</w:t>
+              <w:t xml:space="preserve">ICIT 2005 -5th International Conference on Industrial Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Velenje, Slovenia. p.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788416v1</w:t>
+                <w:t xml:space="preserve">hal-01796834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical simulation of NI-CR-FE heat resistant SPF dies</w:t>
               </w:r>
@@ -14713,51 +14713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro SPF'05 -4th European Conference on Superplastic Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Manchester, United Kingdom. p.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14776,1824 +14776,1837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface of the proceedings of Euro SPF 2004 : 3rd european conference on super plastic forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behavior of ceramic materials for SPF toolings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2004, Albi, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Jul 2004, Albi, France. p.139-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788429v1</w:t>
+                <w:t xml:space="preserve">hal-01788426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of SPF dies based on advanced material behaviour models</w:t>
+                <w:t xml:space="preserve">Preface of the proceedings of Euro SPF 2004 : 3rd european conference on super plastic forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Superplasticity in Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Albi, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714941v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic fiber reinforced refractory concretes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Nazaret</w:t>
+                <w:t xml:space="preserve">Fatigue damage and weld repair of heat resistant cast steel SPF dies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian Branza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International symposium on advances in refractories for the metallurgical industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Hamilton, Ontario, Canada. pp.293-307</w:t>
+              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Albi, France. p.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714939v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champs de température par caméra CCD : application au suivi thermique de moules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Rotrou</w:t>
+                <w:t xml:space="preserve">Thermomechanical behaviour of a fibre-reinforced refractory concrete : tests and fe analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Albi, France. pp.393-400</w:t>
+              <w:t xml:space="preserve">6th RILEM symposium on fibre-reinforced concretes (FRC) -BEFIB 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Varenna, Italy. p.689-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798906v1</w:t>
+                <w:t xml:space="preserve">hal-01788425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des fibres métalliques dans le comportement mécanique à haute température d'un béton réfractaire renforcé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of SPF dies based on advanced material behaviour models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Martinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Nazaret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Garriga-Majo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Oxford, United Kingdom. pp.123-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.447-448.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798902v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical behaviour of a fibre-reinforced refractory concrete : tests and fe analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallic fiber reinforced refractory concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th RILEM symposium on fibre-reinforced concretes (FRC) -BEFIB 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Varenna, Italy. p.689-698</w:t>
+              <w:t xml:space="preserve">4th International symposium on advances in refractories for the metallurgical industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Hamilton, Ontario, Canada. pp.293-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788425v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage and weld repair of heat resistant cast steel SPF dies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de champs de température par caméra CCD : application au suivi thermique de moules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martinier</w:t>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+                <w:t xml:space="preserve">Gaspard Nsengumuremyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
+                <w:t xml:space="preserve">Yann Rotrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Albi, France. p.133-138</w:t>
+              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Albi, France. pp.393-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796842v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damages induced by thermomechanical cycles in superplastic forming tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Influence des fibres métalliques dans le comportement mécanique à haute température d'un béton réfractaire renforcé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Asia-Pacific symposium on engineering plasticity and its applications (AEPA2004)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MECAMAT 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Aussois, France. p.445-448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716114v1</w:t>
+                <w:t xml:space="preserve">hal-01798902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid tooling for injection moulding process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damages induced by thermomechanical cycles in superplastic forming tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cy Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Designing, Processing and Properties of Advanced Engineering Materials, ISAEM-2003</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.449-452.789⟩</w:t>
+              <w:t xml:space="preserve">7th Asia-Pacific symposium on engineering plasticity and its applications (AEPA2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, ShangHai, China. pp.93-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.274-276.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716115v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of low cycle fatigue behavior and fatigue microstructure of 55NiCrMoV7 steel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
+                <w:t xml:space="preserve">Rapid tooling for injection moulding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hv Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASS 2004 -Second international conference on advanced structural steels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Designing, Processing and Properties of Advanced Engineering Materials, ISAEM-2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Jeju Island, South Korea. pp.789-792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.449-452.789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788428v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of ceramic materials for SPF toolings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Investigation of low cycle fatigue behavior and fatigue microstructure of 55NiCrMoV7 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhong Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Albi, France. p.139-144</w:t>
+              <w:t xml:space="preserve">ICASS 2004 -Second international conference on advanced structural steels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Shangai, China. p.665-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788426v1</w:t>
+                <w:t xml:space="preserve">hal-01788428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rechargement T.I.G. d'outillages de formage superplastique -essais et simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Traian Branza</w:t>
+                <w:t xml:space="preserve">Influence of porosity and anisotropy on the mechanical properties of direct laser sintered metal powder for injection moulding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Vinh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Aussois, France. 4 p</w:t>
+              <w:t xml:space="preserve">4th international conference on industrial tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Bled, Slovenia. p.205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798910v1</w:t>
+                <w:t xml:space="preserve">hal-01788437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres : from the microstructure to the mechanical behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Rechargement T.I.G. d'outillages de formage superplastique -essais et simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian Branza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd forum on new materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Florence, Italy. p.53-60</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Aussois, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788434v1</w:t>
+                <w:t xml:space="preserve">hal-01798910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outillage rapide : nouvelle technologie de fabrication rapide par frittage de poudre -analyse technique et scientifique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres : from the microstructure to the mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la poudre au matériau massif SF2M-GFC -Commission poudres et matériaux frittés Journées annuelles du RFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Albi, France. p.359-364</w:t>
+              <w:t xml:space="preserve">3rd forum on new materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Florence, Italy. p.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780116v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of porosity and anisotropy on the mechanical properties of direct laser sintered metal powder for injection moulding tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Outillage rapide : nouvelle technologie de fabrication rapide par frittage de poudre -analyse technique et scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy Vinh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Razer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on industrial tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Bled, Slovenia. p.205-208</w:t>
+              <w:t xml:space="preserve">Colloque de la poudre au matériau massif SF2M-GFC -Commission poudres et matériaux frittés Journées annuelles du RFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Albi, France. p.359-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788437v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement cyclique d'aciers à outils martensitiques</w:t>
+                <w:t xml:space="preserve">Thermal fatigue of a tool steel : experiment and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Bergstrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT -Ecole mécanique des matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.288-291</w:t>
+              <w:t xml:space="preserve">6th international tooling conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.667-685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798917v1</w:t>
+                <w:t xml:space="preserve">hal-01788439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pullout of metallic fibres in a ceramic refractory matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16608,1612 +16621,1599 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPCM7 - 7th international conference on interfacial phenomena in composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Arcachon, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempering effect on cyclic behaviour of a martensitic tool steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international tooling conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.573-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behaviour modelling of martensitic hot work tool steels</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement cyclique d'aciers à outils martensitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanping Zhang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.64-75</w:t>
+              <w:t xml:space="preserve">MECAMAT -Ecole mécanique des matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.288-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796849v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue à hautes températures de fonte à graphite sphéroïdal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Bavard</w:t>
+                <w:t xml:space="preserve">Cyclic behaviour modelling of martensitic hot work tool steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. P. Zhang</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT -Ecole de Mécanique des matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.204-207</w:t>
+              <w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.64-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798914v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal fatigue of a tool steel : experiment and numerical simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">Fatigue à hautes températures de fonte à graphite sphéroïdal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Bergstrom</w:t>
+                <w:t xml:space="preserve">Z. P. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international tooling conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.667-685</w:t>
+              <w:t xml:space="preserve">MECAMAT -Ecole de Mécanique des matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.204-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788439v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Finite element simulation of thermal stresses in progressively deposited plasma-sprayed coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Beydon</w:t>
+                <w:t xml:space="preserve">Investigation of the spallation of oxides grown on thermally cycled heat resistant cast steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Segui</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference on surface modification technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Les Embiez, France. pp.539-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.369-372.539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796854v1</w:t>
+                <w:t xml:space="preserve">hal-01716124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the spallation of oxides grown on thermally cycled heat resistant cast steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baleix</w:t>
+                <w:t xml:space="preserve">2D Finite element simulation of thermal stresses in progressively deposited plasma-sprayed coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International conference on surface modification technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Paris, France. p.503-508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.369-372.539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716124v1</w:t>
+                <w:t xml:space="preserve">hal-01796854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single specimen methodology for elasto-viscoplastic fatigue model identification of martensitic steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A continuous thermo-mechanical fatigue model and its application in tempered martensitic tool steel 55NiCrMoV7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Tours, France. pp.1077-1082</w:t>
+              <w:t xml:space="preserve">3rd International symposium on tribo-fatigue -ISTF 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Beinjing, China. p.240-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715088v1</w:t>
+                <w:t xml:space="preserve">hal-01796859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous thermo-mechanical fatigue model and its application in tempered martensitic tool steel 55NiCrMoV7</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Single specimen methodology for elasto-viscoplastic fatigue model identification of martensitic steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bg Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International symposium on tribo-fatigue -ISTF 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Beinjing, China. p.240-245</w:t>
+              <w:t xml:space="preserve">EUROMAT 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Tours, France. pp.1077-1082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796859v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application industrielle de la thermographie infrarouge au comportement des outillages de formage superplastique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Temperature Mechanical behaviour of Ni-Cr-Fe heat resistant cast steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GAMI du CETIM Les applications de la thermographie dans les industries mécaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Senlis, France. 9 p</w:t>
+              <w:t xml:space="preserve">Eight international conference on mechanical behaviour of materials ICM 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Victoria, Canada. pp.653-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799206v1</w:t>
+                <w:t xml:space="preserve">hal-01701677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-strain behaviour of tool steels under thermomechanical loadings : experiments and modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la thermique transitoire sur l'endommagement des outillages dans les procédès de formage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International tooling conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p.205-213</w:t>
+              <w:t xml:space="preserve">Journée de la société française des thermiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799142v1</w:t>
+                <w:t xml:space="preserve">hal-01799204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and image analysis of oxides grown and spalled on heat resistant cast steels exposed to thermal cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application industrielle de la thermographie infrarouge au comportement des outillages de formage superplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMPT'99 -Advances in Materials and Processing Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Dublin, Iran. p. 1175-1184</w:t>
+              <w:t xml:space="preserve">Journées GAMI du CETIM Les applications de la thermographie dans les industries mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Senlis, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799149v1</w:t>
+                <w:t xml:space="preserve">hal-01799206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of service life cycle induced thermomechanical stresses in a superplastic forming tool</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress-strain behaviour of tool steels under thermomechanical loadings : experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international congress on thermal stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Krakow, Poland. p. 317-320</w:t>
+              <w:t xml:space="preserve">5th International tooling conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p.205-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799139v1</w:t>
+                <w:t xml:space="preserve">hal-01799142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion energy measurement of thermal sprayed coatings on carbon fibres reinforced plastic materials using a mode-i fracture propagation test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Beydon</w:t>
+                <w:t xml:space="preserve">Surface and image analysis of oxides grown and spalled on heat resistant cast steels exposed to thermal cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Segui</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ESIS conference on polymers and composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Les Diablerets, Switzerland. 2 p</w:t>
+              <w:t xml:space="preserve">AMPT'99 -Advances in Materials and Processing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Dublin, Iran. p. 1175-1184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799148v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la thermique transitoire sur l'endommagement des outillages dans les procédès de formage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">Simulation of service life cycle induced thermomechanical stresses in a superplastic forming tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la société française des thermiciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">3rd international congress on thermal stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Krakow, Poland. p. 317-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799204v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Mechanical behaviour of Ni-Cr-Fe heat resistant cast steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Adhesion energy measurement of thermal sprayed coatings on carbon fibres reinforced plastic materials using a mode-i fracture propagation test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight international conference on mechanical behaviour of materials ICM 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Victoria, Canada. pp.653-657</w:t>
+              <w:t xml:space="preserve">2nd ESIS conference on polymers and composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Les Diablerets, Switzerland. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701677v1</w:t>
+                <w:t xml:space="preserve">hal-01799148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale de la résistance thermique de contact à hautes températures et pressions élevées</w:t>
               </w:r>
@@ -18428,247 +18428,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite materials prepared from vertically aligned carbon nanotubes: elaboration and properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Mayne-L'Hermite</w:t>
+                <w:t xml:space="preserve">Manufacturing of structural thermoplastic composites with fast compression moulding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemOnTubes 2012 (Arcachon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Arcachon, France. 2012</w:t>
+              <w:t xml:space="preserve">SAMPE Europe, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185701v1</w:t>
+                <w:t xml:space="preserve">hal-02185702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of structural thermoplastic composites with fast compression moulding process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Composite materials prepared from vertically aligned carbon nanotubes: elaboration and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouillonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mayne-L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPE Europe, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t>
+              <w:t xml:space="preserve">ChemOnTubes 2012 (Arcachon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Arcachon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185702v1</w:t>
+                <w:t xml:space="preserve">hal-02185701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement à très haute température de bétons réfractaires à base de SiC pour application en environnement de propulsion hybride</w:t>
               </w:r>
@@ -18794,51 +18794,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knitting processes for composites manufacture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18937,51 +18937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrait de : Superplastic forming of advanced metallic materials : methods and applications (chap. 3) / sous la dir. de G. GIULIANO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing, p.49-71, 2011, 978-1-84569-753-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19028,77 +19028,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma sprayed electrical conductive coating on C.F.R.P. materials : microstructure and electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Decla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fréty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19226,51 +19226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD525862"/>
+    <w:nsid w:val="74C09E6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19457,51 +19457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernhart-gerard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1364-920X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063051044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonmatin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03304519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51402" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03078389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02514952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boniface" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.11.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vicard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121681" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01817916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705718778744" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.11.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanghien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8630232" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.28.89-110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassia Lona Batista" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabel Cerqueira Rezende" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cocchieri Botelho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2015-0453" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609028v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouke Hijlkema" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.04.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01691589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.295-309" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poitrimolt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-013-3308-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.07.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01378531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.05.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2014.02.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cusick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abu-Farha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zhanping" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12598-011-0321-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.08.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0851-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.378-379.81" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018735" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0184-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2007.05.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018738" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.200800297" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF01D50D17EA37FD2D68A26B773E3A0AB8E5FFF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan-Ping Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hong Qi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(07)60093-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715081v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.03.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Qi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2005.03.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384443v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00939.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cy Gao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.03.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.02.088" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714935v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.02.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hervy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2003.01.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847820v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715086v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.03.067" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bavard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. P. Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13640461.2003.11819588" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(02)00146-X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01529-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715087v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00182-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714944v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00860-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6MHQTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847832v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beydon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(98)00357-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD96B0CA5FB14B62E8860FF5224369DFE34928D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moulinier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(98)00064-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFB971BAF8D5DA2FC3F1312D4A7520328FAD2A6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714947v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006675814903" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDMNPSLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01862432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Jlassi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385883v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420729v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Serrano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274445v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420774v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423977v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02906323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/asc34/31293" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822896v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034822" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622791v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Zemni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623680v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corveleyn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01699337v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618358v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623677v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Brosseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623675v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01639004v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515536v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouillonnec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevallier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouillonnec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361712v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Charon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leblanc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764773v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769662v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709489v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.735.415" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761518v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761629v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745295v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelocque Guillaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745412v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyin Ye" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181538v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764775v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760269v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764777v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poumad&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bessard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760266v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717321v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771338v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab El Sawi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598154v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598115v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598109v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Olivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764789v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ben Salem" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703243v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Moraux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.69" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703242v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.77" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764785v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703244v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100611001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193830v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764784v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760277v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ledru" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764795v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magniere" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemoine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Wahl" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goetz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194600v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barrau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510321v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690568v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056727v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771378v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339195v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714932v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.551-552.37" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788411v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796826v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796834v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788416v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788423v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788429v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714941v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nazaret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garriga-Majo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.447-448.123" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714939v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798906v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Nsengumuremyi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798902v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788425v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796842v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Branza" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716114v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.274-276.93" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716115v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hv Bui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nafi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mercier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.449-452.789" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788428v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788426v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798910v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richefeu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788434v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780116v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Vinh Bui" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Razer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barq" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788437v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798917v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847826v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788444v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796849v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798914v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. P. Zhang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788439v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796854v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716124v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.539" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715088v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Choi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796859v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799206v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799142v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799149v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799139v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frenois" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799148v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799204v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701677v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799210v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lair" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799155v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185701v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185702v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185704v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peraudeau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725441v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00002-6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734891v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Decla" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernhart-gerard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1364-920X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063051044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonmatin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03078389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03304519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51402" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02514952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.11.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boniface" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.11.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vicard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01817916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705718778744" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanghien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8630232" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.28.89-110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouke Hijlkema" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.04.034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassia Lona Batista" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabel Cerqueira Rezende" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cocchieri Botelho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2015-0453" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.295-309" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01691589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178155v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2014.02.027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poitrimolt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-013-3308-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balea" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.07.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01378531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.05.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cusick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abu-Farha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zhanping" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12598-011-0321-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0851-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.200800297" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF01D50D17EA37FD2D68A26B773E3A0AB8E5FFF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018735" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.378-379.81" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0184-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2007.05.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136921v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018738" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Qi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan-Ping Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hong Qi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(07)60093-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715081v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.03.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2005.03.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714935v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.02.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00939.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716113v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cy Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.03.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.02.088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851440v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851438v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hervy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2003.01.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.03.067" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bavard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. P. Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13640461.2003.11819588" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(02)00146-X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01529-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715087v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00182-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847828v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00860-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6MHQTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847832v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beydon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(98)00357-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD96B0CA5FB14B62E8860FF5224369DFE34928D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714947v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moulinier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(98)00064-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFB971BAF8D5DA2FC3F1312D4A7520328FAD2A6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006675814903" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDMNPSLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01862432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Jlassi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02906323v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Serrano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/asc34/31293" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420729v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385883v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822896v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034822" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622791v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Zemni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01699337v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623680v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corveleyn" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901684v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Brosseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01639004v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouillonnec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevallier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361712v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouillonnec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Charon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708891v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181538v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.735.415" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761518v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760264v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761629v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741814v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745295v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelocque Guillaume" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745412v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyin Ye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764775v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764777v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poumad&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bessard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760266v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598109v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Olivier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598149v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598115v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717321v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab El Sawi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598154v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760277v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764784v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764789v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ben Salem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703243v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Moraux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.69" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771348v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760279v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703242v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.77" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764785v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703244v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100611001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194600v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barrau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386035v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ledru" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764795v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magniere" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemoine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Wahl" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goetz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391023v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510321v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771378v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056727v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690568v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714932v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.551-552.37" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796826v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788411v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788416v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796834v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788423v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788426v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788429v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796842v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Branza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788425v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714941v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nazaret" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gao" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garriga-Majo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.447-448.123" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714939v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798906v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Nsengumuremyi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798902v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716114v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.274-276.93" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716115v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hv Bui" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nafi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mercier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.449-452.789" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788428v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788437v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Vinh Bui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798910v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richefeu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788434v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780116v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Razer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barq" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788439v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847826v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788444v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798917v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796849v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798914v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. P. Zhang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716124v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.539" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796854v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796859v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715088v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Choi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701677v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799204v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799206v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799142v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799149v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799139v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frenois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799148v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799210v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lair" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799155v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185702v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185701v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185704v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peraudeau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725441v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00002-6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734891v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Decla" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>