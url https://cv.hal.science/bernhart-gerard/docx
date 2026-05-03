--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -680,495 +680,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of consolidation process on voids and mechanical properties of powdered and commingled carbon/PPS laminates</w:t>
+                <w:t xml:space="preserve">Effect of interfacial crystalline growth on autohesion of PEEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Patou</w:t>
+                <w:t xml:space="preserve">Lilian Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+                <w:t xml:space="preserve">Benjamin Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.11.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.82-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943849v1</w:t>
+                <w:t xml:space="preserve">hal-01949351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interfacial crystalline growth on autohesion of PEEK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of the polymerization and crystallization kinetic coupling of polyamide 6 synthesized from ε-caprolactam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Martineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France Chabert</w:t>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Boniface</w:t>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 89, pp.82-87. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.121681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949351v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the polymerization and crystallization kinetic coupling of polyamide 6 synthesized from ε-caprolactam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charpy test investigation of the influence of fabric weave and fibre nature on impact properties of PEEK-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vicard</w:t>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Laurent Escale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121681⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (6), pp.729-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0892705718778744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263670v1</w:t>
+                <w:t xml:space="preserve">hal-01817916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charpy test investigation of the influence of fabric weave and fibre nature on impact properties of PEEK-reinforced composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Influence of consolidation process on voids and mechanical properties of powdered and commingled carbon/PPS laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Escale</w:t>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (6), pp.729-745. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, p.260-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0892705718778744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817916v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Characterization of Carbon Fibres Recycled by Steam Thermolysis</w:t>
               </w:r>
@@ -1284,77 +1284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagramme TTT isotherme de la polymérisation anionique du PA6 à partir de l'epsilon-caprolactame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1535,77 +1535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of polymerization and crystallization kinetics of polyamide 6 obtained by anionic ring opening polymerization of ε-caprolactam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1646,274 +1646,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of SiC-based refractory concrete in hybrid rocket nozzles</w:t>
+                <w:t xml:space="preserve">Correlation between degree of crystallinity, morphology and mechanical properties of PPS/carbon fiber laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+                <w:t xml:space="preserve">Natassia Lona Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouke Hijlkema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Mirabel Cerqueira Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Cocchieri Botelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2016.04.034⟩</w:t>
+              <w:t xml:space="preserve">Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), p. 195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2015-0453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609028v1</w:t>
+                <w:t xml:space="preserve">hal-01620301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between degree of crystallinity, morphology and mechanical properties of PPS/carbon fiber laminates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
+                <w:t xml:space="preserve">Experimental analysis of SiC-based refractory concrete in hybrid rocket nozzles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Cocchieri Botelho</w:t>
+                <w:t xml:space="preserve">Jouke Hijlkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (1), p. 195-201. </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (SI), p. 168-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2015-0453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2016.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620301v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de détermination de la résistance en cisaillement à l’interface. Application au PA66 10%FC</w:t>
               </w:r>
@@ -2226,586 +2226,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary tests of silicon carbide based concretes for hybrid rocket nozzles in a solar furnace</w:t>
+                <w:t xml:space="preserve">Characterisation of the transverse mechanical properties of carbon/carbon composites by spherical indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
+                <w:t xml:space="preserve">Marie Poitrimolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2014.02.027⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, p. 234-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178155v1</w:t>
+                <w:t xml:space="preserve">hal-01611612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the transverse mechanical properties of carbon/carbon composites by spherical indentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Cheikh</w:t>
+                <w:t xml:space="preserve">Unified isothermal and non-isothermal modelling of neat PEEK crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (2), p. 1669-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-013-3308-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611612v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified isothermal and non-isothermal modelling of neat PEEK crystallization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of plain-knit reinforced injected composites : effect of inlay yarns and fibre type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Balea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-013-3308-8⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, p.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611997v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of plain-knit reinforced injected composites : effect of inlay yarns and fibre type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Elastic properties prediction of a knitted composite with inlaid yarns subjected to stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Balea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.07.028⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.185 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946564v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties prediction of a knitted composite with inlaid yarns subjected to stretching</w:t>
+                <w:t xml:space="preserve">Preliminary tests of silicon carbide based concretes for hybrid rocket nozzles in a solar furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Balea</w:t>
+                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64, pp.185 - 193. </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.242-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2014.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378531v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de cycles de cuisson rapides sur le préimprégné aéronautique M21/T700 : suivi de polymérisation et propriétés mécaniques</w:t>
               </w:r>
@@ -2830,51 +2830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (6-7), p.611-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3131,352 +3131,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of deformation on knitted glass preform in-plane permeability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Evaluation of viscous and elastic parameters of a borosilicate glass above transition temperature using optical instrumented squeeze tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jourdain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.21011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166 (21-22), pp.1229-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851416v1</w:t>
+                <w:t xml:space="preserve">hal-01716273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of viscous and elastic parameters of a borosilicate glass above transition temperature using optical instrumented squeeze tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Cyclic behaviour and plastic strain memory effect of 55NiCrMoV7 steel under low cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Zhanping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.08.001⟩</w:t>
+              <w:t xml:space="preserve">Rare Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1, SI), pp.443-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12598-011-0321-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716273v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behaviour and plastic strain memory effect of 55NiCrMoV7 steel under low cycle fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhang Zhanping</w:t>
+                <w:t xml:space="preserve">Effect of deformation on knitted glass preform in-plane permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
+                <w:t xml:space="preserve">Eric Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rare Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (1, SI), pp.443-446. </w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), p.18-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12598-011-0321-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pc.21011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715079v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled visco-mechanical and diffusion void growth modelling during composite curing</w:t>
               </w:r>
@@ -3501,51 +3501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3696,64 +3696,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ determination of the heat flux density at the glass/mould interface during a glass pressing production cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3785,1044 +3785,1044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber reinforced refractory castables for SPF toolings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for single point incremental forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mawe.200800297⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (Suppl.1), p.1151-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714931v1</w:t>
+                <w:t xml:space="preserve">hal-01851425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and validation of a continuum damage model applied for the lifetime prediction of H11 tool steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (2-3), p.282-296. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in cyclic behavior and lifetime modeling of tempered martensitic steels based on microstructural considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 378-379, pp.81-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.378-379.81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for single point incremental forming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclic behaviour constitutive modelling of a tempered martensitic steel including ageing effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (4), pp.706-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2007.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851425v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behaviour constitutive modelling of a tempered martensitic steel including ageing effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic behaviour simulation of X38CRMOV5-47HRC (AISI H11)-tempered martensitic hot-work tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ahmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanping Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
+                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 30 (4), pp.706-716. </w:t>
+              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2/3), pp.326-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2007.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715080v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behaviour simulation of X38CRMOV5-47HRC (AISI H11)-tempered martensitic hot-work tool steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiber reinforced refractory castables for SPF toolings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ahmer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (4-5), pp.317-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mawe.200800297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018738⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136921v1</w:t>
+                <w:t xml:space="preserve">hal-01714931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between microstructure and tempering time and temperature in 55NiCrMoV7 steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure variation and hardness diminution during low cycle fatigue of 55NiCrMoV7 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhong Qi</w:t>
+                <w:t xml:space="preserve">Zhan-Ping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Yu-Hong Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSACTIONS OF MATERIALS AND HEAT TREATMENT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Iron and Steel Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (6), pp.68-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1006-706X(07)60093-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847805v1</w:t>
+                <w:t xml:space="preserve">hal-01715083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure variation and hardness diminution during low cycle fatigue of 55NiCrMoV7 steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ageing effect on cyclic plasticity of a tempered martensitic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Hong Qi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Z. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Iron and Steel Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (6), pp.68-73. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (2), pp.336-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1006-706X(07)60093-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2006.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715083v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing effect on cyclic plasticity of a tempered martensitic steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between microstructure and tempering time and temperature in 55NiCrMoV7 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Yuhong Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRANSACTIONS OF MATERIALS AND HEAT TREATMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (2), 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715081v1</w:t>
+                <w:t xml:space="preserve">hal-01847805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic behavior modeling of a tempered martensitic hot work tool steel</w:t>
               </w:r>
@@ -4906,131 +4906,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullout of steel fibres from a refractory castable: experiment and modelling</w:t>
+                <w:t xml:space="preserve">Thermomechanical stress analysis of superplastic forming tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Cy Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 37 (4), pp.427-445. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 169 (2), pp.281-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2004.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2005.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714935v1</w:t>
+                <w:t xml:space="preserve">hal-01716113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuum damage model applied to high temperature fatigue lifetime prediction of a martensitic tool steel</w:t>
               </w:r>
@@ -5042,51 +5042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5127,386 +5127,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical stress analysis of superplastic forming tool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical stresses in cast steel dies during glass pressing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 169 (2), pp.281-291. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2005.03.029⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 162 (SI), pp.484-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2005.02.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716113v1</w:t>
+                <w:t xml:space="preserve">hal-01716285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical stresses in cast steel dies during glass pressing process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dour</w:t>
+                <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres: from the microstructure to the mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrial Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (1), pp.21-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716285v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres: from the microstructure to the mechanical behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Pullout of steel fibres from a refractory castable: experiment and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Ceramics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (4), pp.427-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2004.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714934v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tempering temperature on cyclic viscoplastic behaviour of 55NiCrMoV7 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5544,64 +5544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temperature hardness kinetics relations tempering steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5737,239 +5737,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution of hot-work tool steels during tempering and definition of a kinetic law based on hardness measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Microstructures and properties of the tempered steel 55NiCrMoV7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhong Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HEAT TREATMENT OF METALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (3), p.27-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715086v1</w:t>
+                <w:t xml:space="preserve">hal-01847820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and properties of the tempered steel 55NiCrMoV7</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Microstructure evolution of hot-work tool steels during tempering and definition of a kinetic law based on hardness measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEAT TREATMENT OF METALS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 380 (1-2), pp.222-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.03.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847820v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature low cycle fatigue of spheroidal graphite cast iron</w:t>
               </w:r>
@@ -6059,51 +6059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pullout of metallic fibres from a ceramic refractory matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,64 +6267,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisothermal cyclic plasticity modelling of martensitic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6365,359 +6365,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation behavior of creep resistant oxide-dispersion-strengthened alloy PM2000</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface and image analysis of oxides grown and spalled on heat resistant cast steels exposed to thermal cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 118 (1-3, SI), pp.321-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(01)00860-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847828v1</w:t>
+                <w:t xml:space="preserve">hal-01703129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and image analysis of oxides grown and spalled on heat resistant cast steels exposed to thermal cycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+                <w:t xml:space="preserve">Performances of metallic and ceramic tools for superplastic forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.445-452</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01703129v1</w:t>
+                <w:t xml:space="preserve">hal-01714944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of metallic and ceramic tools for superplastic forming</w:t>
+                <w:t xml:space="preserve">Oxidation behavior of creep resistant oxide-dispersion-strengthened alloy PM2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 2, pp.445-452</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (2), p. 11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714944v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of metallic coatings adhesion to fibre reinforced plastic materials</w:t>
               </w:r>
@@ -6792,367 +6792,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for service life increase of hot forging tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brucelle</w:t>
+                <w:t xml:space="preserve">Structural and mechanical properties of a refractory concrete for superplastic forming tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrial Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (2), pp.100-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701676v1</w:t>
+                <w:t xml:space="preserve">hal-01714947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of a refractory concrete for superplastic forming tools</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature low cycle fatigue behaviour of a martensitic forging tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Moulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Ceramics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 21 (2), pp.179-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0142-1123(98)00064-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714947v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature low cycle fatigue behaviour of a martensitic forging tool steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for service life increase of hot forging tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 21 (2), pp.179-186. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 87 (1-3), pp.237-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0142-1123(98)00064-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(98)00357-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701678v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation resistance of ODS alloy PM2000 from 880°C to 1400°C</w:t>
               </w:r>
@@ -7375,783 +7375,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Simulation Tool of Strains Induced During the Co-bonding of Autoclave-cured Parts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Léonard Serrano</w:t>
+                <w:t xml:space="preserve">Mise en forme de composites carbone/PEEK dans le domaine caoutchoutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boniface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2019 - 34th Technical Conference of the American Society for Composites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906323v1</w:t>
+                <w:t xml:space="preserve">hal-02420774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un outil de simulation des déformations induites lors du co-collage de pièces composites en autoclave</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Using X-Ray tomography to evaluate porosities in composite parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Patou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC21 : Journées Nationales sur les Composites 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420729v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.0 rCF based composite materials: manufacturing processes and mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place d'un outil de simulation des déformations induites lors du co-collage de pièces composites en autoclave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CUSTOMISIZE LEITAT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">JNC21 : Journées Nationales sur les Composites 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385883v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en forme de composites carbone/PEEK dans le domaine caoutchoutique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2.0 rCF based composite materials: manufacturing processes and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t>
+              <w:t xml:space="preserve">Workshop CUSTOMISIZE LEITAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420774v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-Ray tomography to evaluate porosities in composite parts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Composite hybride modèle de fibres de carbone recyclées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274445v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite hybride modèle de fibres de carbone recyclées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrine Jlassi</w:t>
+                <w:t xml:space="preserve">Implementation of a Simulation Tool of Strains Induced During the Co-bonding of Autoclave-cured Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASC 2019 - 34th Technical Conference of the American Society for Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12783/asc34/31293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423977v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the forming process on the mechanical behavior of a commingled carbon PPS composite part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8205,1025 +8205,1025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagramme TTT de la polymérisation anionique du PA6 à partir de l'ε-caprolactame et influence des fibres sur les cinétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">TTT diagram of the anionic polymerization PA6 from ε-Caprolactam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 20 - Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ICCM 21 - 21th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'an, China. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623675v1</w:t>
+                <w:t xml:space="preserve">hal-01699337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cinétique de la réticulation d'une résine Cyanate Ester</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la résistance en cisaillement interfaciale des composites thermoplastiques PA66/fibres de carbone recyclées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Zemni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Boniface</w:t>
+                <w:t xml:space="preserve">Sylvain Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622791v1</w:t>
+                <w:t xml:space="preserve">hal-01623680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TTT diagram of the anionic polymerization PA6 from ε-Caprolactam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Etude cinétique de la réticulation d'une résine Cyanate Ester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Zemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boniface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 21 - 21th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'an, China. 10 p</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699337v1</w:t>
+                <w:t xml:space="preserve">hal-01622791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la résistance en cisaillement interfaciale des composites thermoplastiques PA66/fibres de carbone recyclées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
+                <w:t xml:space="preserve">Utilisation de la corrélation d'images pour le suivi de la mise en forme de renfort textile dans le cadre de la fabrication de pièces composites pour l'aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Patou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623680v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la corrélation d'images pour le suivi de la mise en forme de renfort textile dans le cadre de la fabrication de pièces composites pour l'aéronautique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of cross-linking kinetics of cyanate ester resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Zemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">Benjamin Boniface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">ICCM 21 - 21th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901684v1</w:t>
+                <w:t xml:space="preserve">hal-01618358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of cross-linking kinetics of cyanate ester resin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Analyse par stéréo-corrélation d'images de la déformation hors-plan d'une préforme textile FC/PPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Patou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Boniface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 21 - 21th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'an, China</w:t>
+              <w:t xml:space="preserve">JNC 20 - Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618358v1</w:t>
+                <w:t xml:space="preserve">hal-01623677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par stéréo-corrélation d'images de la déformation hors-plan d'une préforme textile FC/PPS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Brosseau</w:t>
+                <w:t xml:space="preserve">Diagramme TTT de la polymérisation anionique du PA6 à partir de l'ε-caprolactame et influence des fibres sur les cinétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 20 - Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623677v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of amorphous PEEK in the rubbery state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France Chabert</w:t>
+                <w:t xml:space="preserve">Influence of void content on the mechanical properties of carbon/PPS laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toufik Djilali</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM17 - 17th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany. 8 p</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515536v1</w:t>
+                <w:t xml:space="preserve">hal-01639004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of void content on the mechanical properties of carbon/PPS laminates</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of amorphous PEEK in the rubbery state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Patou</w:t>
+                <w:t xml:space="preserve">Lilian Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Djilali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM17 - 17th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639004v1</w:t>
+                <w:t xml:space="preserve">hal-01515536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity enhancement of vertically aligned nanotube carpet reinforced thermoset composites</w:t>
               </w:r>
@@ -9445,587 +9445,608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés thermiques de composites nanotubes de carbone verticalement alignés / époxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional permeability determination of reinforced composites structures with vertically aligned carbon nanotube forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouillonnec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02361712v1</w:t>
+                <w:t xml:space="preserve">hal-01708891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional permeability determination of reinforced composites structures with vertically aligned carbon nanotube forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
+                <w:t xml:space="preserve">Propriétés thermiques de composites nanotubes de carbone verticalement alignés / époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bouillonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bouillonnec</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708891v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02361712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost refractory castable die development for titanium sheet superplastic forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration et étude des propriétés mécaniques de matériaux composites renforcés par des tapis de nanotubes de carbone alignés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bouillonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COBEF 2013 7th Brasilian congress on manufacturing engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Penedo, Itatiaia – RJ, Brazil</w:t>
+              <w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181538v1</w:t>
+                <w:t xml:space="preserve">hal-01761518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Superplastic Forming Based on In-Situ Infra-Red Sheet Heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DSC Investigation of the influence of carbon content on peek crystallisation and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM 2012 - 11th International Conference on Superplasticity in Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCM 19 -19th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.8624-8625</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709489v1</w:t>
+                <w:t xml:space="preserve">hal-01760264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through-thickness compression behavior of a 2,5D carbon/carbon composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Poitrimolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 19 -19th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.2591-2592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés mécaniques de fibres de carbone recyclées par vapo-thermolyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulanghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10080,834 +10101,813 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 19 - 19th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aussois, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et étude des propriétés mécaniques de matériaux composites renforcés par des tapis de nanotubes de carbone alignés</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Superplastic Forming Based on In-Situ Infra-Red Sheet Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSAM 2012 - 11th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Albi, France. pp.415-421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.735.415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761518v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSC Investigation of the influence of carbon content on peek crystallisation and stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Bessard</w:t>
+                <w:t xml:space="preserve">Investigation of the thermo-mechanical and ablative behaviour of silicon carbide based concretes exposed to hybrid propulsion environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 19 -19th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.8624-8625</w:t>
+              <w:t xml:space="preserve">64th IAC - International Astronautical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Beijing, China. p.5905-5913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760264v1</w:t>
+                <w:t xml:space="preserve">hal-01761629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermo-mechanical and ablative behaviour of silicon carbide based concretes exposed to hybrid propulsion environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
+                <w:t xml:space="preserve">Fibre characterisation of steam thermal process recycled carbon fibre/epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R'Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th IAC - International Astronautical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Beijing, China. p.5905-5913</w:t>
+              <w:t xml:space="preserve">ICCM 19 -19th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.9087-9094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761629v1</w:t>
+                <w:t xml:space="preserve">hal-01741814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre characterisation of steam thermal process recycled carbon fibre/epoxy composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed R'Mili</w:t>
+                <w:t xml:space="preserve">Comportement de composites stratifiés sous impact Charpy : influence de la nature des fibres et des porosités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Escale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Soudais</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelocque Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 19 -19th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.9087-9094</w:t>
+              <w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741814v1</w:t>
+                <w:t xml:space="preserve">hal-01745295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de composites stratifiés sous impact Charpy : influence de la nature des fibres et des porosités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Recyclage de composites à fibre de carbone par un procédé de vapo-thermolyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengyin Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R'Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France. 9 p</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745295v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage de composites à fibre de carbone par un procédé de vapo-thermolyse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low cost refractory castable die development for titanium sheet superplastic forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t>
+              <w:t xml:space="preserve">COBEF 2013 7th Brasilian congress on manufacturing engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Penedo, Itatiaia – RJ, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745412v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the impact resistance of carbon/epoxy and carbon/peek composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Escale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Composite Materials ECCM 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venise, Italy. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10932,64 +10932,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of processing parameters and semi-finished product on consolidation of carbon/peek laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11161,51 +11161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing Parameter Optimisation of C/PEEK Composites using Fast Thermo-Compression Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11243,64 +11243,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling of isothermal crystallization of peek matrix and c/peek composites with application of parallel Avrami model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11332,1371 +11332,1380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de cycles de cuisson rapides sur le préimprégné aéronautique M21/T700 : suivi de polymérisation et propriétés mécaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Paris</w:t>
+                <w:t xml:space="preserve">Melt state behaviour of PEEK and processing window interpretation for fast compression moulding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.123</w:t>
+              <w:t xml:space="preserve">AMPT 2010 - International conference on Advances in Materials and Processing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598109v1</w:t>
+                <w:t xml:space="preserve">hal-01717321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement d'un matériau composite réalisé par injection-transfert de fibres mi longues discontinues de carbone et de résine époxyde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+                <w:t xml:space="preserve">Elaboration des matériaux composites : procédés et simulations associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab El Sawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.102</w:t>
+              <w:t xml:space="preserve">Mecamat Aussois 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France. p.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598149v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites à renfort tricoté : Relations entre contexture, nature du renfort et propriétés mécaniques du composite infusé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Etude et modélisation de la cinétique de cristallisation du PEEK lors de refroidissements isothermes et anisothermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.139</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598115v1</w:t>
+                <w:t xml:space="preserve">hal-00598154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt state behaviour of PEEK and processing window interpretation for fast compression moulding process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Etude du comportement d'un matériau composite réalisé par injection-transfert de fibres mi longues discontinues de carbone et de résine époxyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poumadère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMPT 2010 - International conference on Advances in Materials and Processing Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.167-172</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717321v1</w:t>
+                <w:t xml:space="preserve">hal-00598149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration des matériaux composites : procédés et simulations associées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ihab El Sawi</w:t>
+                <w:t xml:space="preserve">Composites à renfort tricoté : Relations entre contexture, nature du renfort et propriétés mécaniques du composite infusé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Balea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mecamat Aussois 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France. p.17-24</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771338v1</w:t>
+                <w:t xml:space="preserve">hal-00598115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et modélisation de la cinétique de cristallisation du PEEK lors de refroidissements isothermes et anisothermes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Influence de cycles de cuisson rapides sur le préimprégné aéronautique M21/T700 : suivi de polymérisation et propriétés mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.105</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598154v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inlay fibres on the behaviour of dry knitted fabrics and resulting composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">High Temperature Fatigue of SPF Die Ni-Cr-Fe Heat Resistant Nickel-Chromium Cast Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+                <w:t xml:space="preserve">A. Martinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Y. Moraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 14 -14th European Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.69+, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760277v1</w:t>
+                <w:t xml:space="preserve">hal-01703243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time reduction of manufacturing cycle in a high heating ramp process for carbon/polymeric composite : thermokinetic caracterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
+                <w:t xml:space="preserve">Influence of knitted reinforcement on the composite mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Balea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 14 -14th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. 11 p</w:t>
+              <w:t xml:space="preserve">ACMA 2010 -International symposium on composites and aircraft materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marrakech, Morocco. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764784v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of knitted reinforcement on the composite mechanical behaviour</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ceramic die technology for superplastic forming : state of the art and recent improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACMA 2010 -International symposium on composites and aircraft materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marrakech, Morocco. 8 p</w:t>
+              <w:t xml:space="preserve">International symposium on superplasticity and its related areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hitachi, Japan. p.76-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764789v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Fatigue of SPF Die Ni-Cr-Fe Heat Resistant Nickel-Chromium Cast Steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">Analyse du comportement du PEEK dans le procédé de fabrication de composites structuraux par thermo-compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-Y. Moraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703243v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement du PEEK dans le procédé de fabrication de composites structuraux par thermo-compression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat Resistant Ni-Cr-Fe Steels for Superplastic Forming Dies: From Material Microstructure to Die Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.77-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771348v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic die technology for superplastic forming : state of the art and recent improvements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ceramic Fibre Reinforced Refractory Castables for Very High Temperature Superplastic forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on superplasticity and its related areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hitachi, Japan. p.76-85</w:t>
+              <w:t xml:space="preserve">EuroSPF2010, 8th European Conference on Superplastic Forming, San Sebastian (Spain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760279v1</w:t>
+                <w:t xml:space="preserve">hal-02193830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Resistant Ni-Cr-Fe Steels for Superplastic Forming Dies: From Material Microstructure to Die Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single point incremental sheet forming investigated by in-process 3D digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.77-84, </w:t>
+              <w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.11001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100611001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703242v1</w:t>
+                <w:t xml:space="preserve">hal-01703244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the thermokinetic behaviour and the phases transitions of a carbon/polymeric composite submitted to high heating rate ramps</w:t>
               </w:r>
@@ -12771,1457 +12780,1448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single point incremental sheet forming investigated by in-process 3D digital image correlation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">Time reduction of manufacturing cycle in a high heating ramp process for carbon/polymeric composite : thermokinetic caracterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCM 14 -14th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703244v1</w:t>
+                <w:t xml:space="preserve">hal-01764784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic Fibre Reinforced Refractory Castables for Very High Temperature Superplastic forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mazzoni</w:t>
+                <w:t xml:space="preserve">Effect of inlay fibres on the behaviour of dry knitted fabrics and resulting composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Balea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSPF2010, 8th European Conference on Superplastic Forming, San Sebastian (Spain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">ECCM 14 -14th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193830v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative SPF toolings based on reinforced refractory concretes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification 2-D et 3-D de la porosité par analyse d'images dans les matériaux composites stratifiés aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Barrau</w:t>
+                <w:t xml:space="preserve">Yohann Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM2009 – International Conference on Superplasticity in Advanced Materials (Seattle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Seattle, United States</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194600v1</w:t>
+                <w:t xml:space="preserve">hal-00386035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification 2-D et 3-D de la porosité par analyse d'images dans les matériaux composites stratifiés aéronautiques</w:t>
+                <w:t xml:space="preserve">Perseus/Pegase an outstanding experiment to mix space passion, education and technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Ledru</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Magniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 11 p</w:t>
+              <w:t xml:space="preserve">EUCASS -3rd European Conference for Aero-Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Versailles, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386035v1</w:t>
+                <w:t xml:space="preserve">hal-01764795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perseus/Pegase an outstanding experiment to mix space passion, education and technology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement mécanique de textiles tricotés techniques pour des applications composites = Mechanical behaviour of technical knitted fabrics for composite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Balea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS -3rd European Conference for Aero-Space Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Versailles, France. 10 p</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764795v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique de textiles tricotés techniques pour des applications composites = Mechanical behaviour of technical knitted fabrics for composite applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Innovative SPF toolings based on reinforced refractory concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">ICSAM2009 – International Conference on Superplasticity in Advanced Materials (Seattle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391023v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS SUPERPLASTIC FORMING OF AZ31 MAGNESIUM ALLOY WITH CONTROLLED MICROSTRUCTURE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Etude du comportement de tôle d'aluminium emboutie par formage incrémental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decultot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSPF 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Carcassonne, France</w:t>
+              <w:t xml:space="preserve">MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339195v1</w:t>
+                <w:t xml:space="preserve">hal-01771378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for Single Point Incremental Forming</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures in-situ dans les matériaux et procédés composites à partir de Fibres Optiques à Réseau de Bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque AquiQuebec'08, Bordeaux (France), 21-23 juillet 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510321v1</w:t>
+                <w:t xml:space="preserve">hal-02056727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement de tôle d'aluminium emboutie par formage incrémental</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infra-red sheet heating assisted Superplastic Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France. 4 p</w:t>
+              <w:t xml:space="preserve">EuroSPF2008 - 6th European Conference on Superplastic Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771378v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures in-situ dans les matériaux et procédés composites à partir de Fibres Optiques à Réseau de Bragg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of void growth mechanisms during the manufacturing of composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AquiQuebec'08, Bordeaux (France), 21-23 juillet 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials - FPCM-9 (2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056727v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infra-red sheet heating assisted Superplastic Forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for Single Point Incremental Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Arcens</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSPF2008 - 6th European Conference on Superplastic Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1151-1154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057069v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of void growth mechanisms during the manufacturing of composite laminates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michel</w:t>
+                <w:t xml:space="preserve">TOWARDS SUPERPLASTIC FORMING OF AZ31 MAGNESIUM ALLOY WITH CONTROLLED MICROSTRUCTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cusick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abu-Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials - FPCM-9 (2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
+              <w:t xml:space="preserve">EuroSPF 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690568v1</w:t>
+                <w:t xml:space="preserve">hal-00339195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre reinforced refractory castables : an alternative solution for SPF die manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14307,51 +14307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOOL 06-7e International tooling conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, TORINO, Italy. p.513-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14402,51 +14402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Torino, Italy. p.557-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14471,77 +14471,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical stresses in cast steel dies during glass pressing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14605,51 +14605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14713,51 +14713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro SPF'05 -4th European Conference on Superplastic Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Manchester, United Kingdom. p.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14776,2308 +14776,2308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of ceramic materials for SPF toolings</w:t>
+                <w:t xml:space="preserve">Fatigue damage and weld repair of heat resistant cast steel SPF dies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Nazaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Traian Branza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2004, Albi, France. p.139-144</w:t>
+              <w:t xml:space="preserve">, Jul 2004, Albi, France. p.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788426v1</w:t>
+                <w:t xml:space="preserve">hal-01796842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface of the proceedings of Euro SPF 2004 : 3rd european conference on super plastic forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical behaviour of a fibre-reinforced refractory concrete : tests and fe analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Albi, France. 1 p</w:t>
+              <w:t xml:space="preserve">6th RILEM symposium on fibre-reinforced concretes (FRC) -BEFIB 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Varenna, Italy. p.689-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788429v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage and weld repair of heat resistant cast steel SPF dies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of SPF dies based on advanced material behaviour models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Martinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Garriga-Majo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Oxford, United Kingdom. pp.123-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.447-448.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796842v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical behaviour of a fibre-reinforced refractory concrete : tests and fe analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallic fiber reinforced refractory concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th RILEM symposium on fibre-reinforced concretes (FRC) -BEFIB 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Varenna, Italy. p.689-698</w:t>
+              <w:t xml:space="preserve">4th International symposium on advances in refractories for the metallurgical industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Hamilton, Ontario, Canada. pp.293-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788425v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of SPF dies based on advanced material behaviour models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de champs de température par caméra CCD : application au suivi thermique de moules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Nsengumuremyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rotrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Superplasticity in Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Albi, France. pp.393-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.447-448.123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714941v1</w:t>
+                <w:t xml:space="preserve">hal-01798906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic fiber reinforced refractory concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des fibres métalliques dans le comportement mécanique à haute température d'un béton réfractaire renforcé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International symposium on advances in refractories for the metallurgical industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Hamilton, Ontario, Canada. pp.293-307</w:t>
+              <w:t xml:space="preserve">MECAMAT 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Aussois, France. p.445-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714939v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champs de température par caméra CCD : application au suivi thermique de moules</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface of the proceedings of Euro SPF 2004 : 3rd european conference on super plastic forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Albi, France. pp.393-400</w:t>
+              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Albi, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798906v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des fibres métalliques dans le comportement mécanique à haute température d'un béton réfractaire renforcé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Rapid tooling for injection moulding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hv Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Designing, Processing and Properties of Advanced Engineering Materials, ISAEM-2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Jeju Island, South Korea. pp.789-792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.449-452.789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798902v1</w:t>
+                <w:t xml:space="preserve">hal-01716115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damages induced by thermomechanical cycles in superplastic forming tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cy Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Asia-Pacific symposium on engineering plasticity and its applications (AEPA2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, ShangHai, China. pp.93-98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.274-276.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid tooling for injection moulding process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O Mercier</w:t>
+                <w:t xml:space="preserve">Investigation of low cycle fatigue behavior and fatigue microstructure of 55NiCrMoV7 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhong Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Designing, Processing and Properties of Advanced Engineering Materials, ISAEM-2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASS 2004 -Second international conference on advanced structural steels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Shangai, China. p.665-668</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.449-452.789⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716115v1</w:t>
+                <w:t xml:space="preserve">hal-01788428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of low cycle fatigue behavior and fatigue microstructure of 55NiCrMoV7 steel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of ceramic materials for SPF toolings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASS 2004 -Second international conference on advanced structural steels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Shangai, China. p.665-668</w:t>
+              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Albi, France. p.139-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788428v1</w:t>
+                <w:t xml:space="preserve">hal-01788426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of porosity and anisotropy on the mechanical properties of direct laser sintered metal powder for injection moulding tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres : from the microstructure to the mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on industrial tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Bled, Slovenia. p.205-208</w:t>
+              <w:t xml:space="preserve">3rd forum on new materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Florence, Italy. p.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788437v1</w:t>
+                <w:t xml:space="preserve">hal-01788434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rechargement T.I.G. d'outillages de formage superplastique -essais et simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian Branza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traian Branza</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Aussois, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres : from the microstructure to the mechanical behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Outillage rapide : nouvelle technologie de fabrication rapide par frittage de poudre -analyse technique et scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Vinh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Razer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd forum on new materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Florence, Italy. p.53-60</w:t>
+              <w:t xml:space="preserve">Colloque de la poudre au matériau massif SF2M-GFC -Commission poudres et matériaux frittés Journées annuelles du RFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Albi, France. p.359-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788434v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outillage rapide : nouvelle technologie de fabrication rapide par frittage de poudre -analyse technique et scientifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Influence of porosity and anisotropy on the mechanical properties of direct laser sintered metal powder for injection moulding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy Vinh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la poudre au matériau massif SF2M-GFC -Commission poudres et matériaux frittés Journées annuelles du RFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Albi, France. p.359-364</w:t>
+              <w:t xml:space="preserve">4th international conference on industrial tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Bled, Slovenia. p.205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780116v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal fatigue of a tool steel : experiment and numerical simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">Pullout of metallic fibres in a ceramic refractory matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jens Bergstrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international tooling conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.667-685</w:t>
+              <w:t xml:space="preserve">IPCM7 - 7th international conference on interfacial phenomena in composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Arcachon, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788439v1</w:t>
+                <w:t xml:space="preserve">hal-01847826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullout of metallic fibres in a ceramic refractory matrix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Tempering effect on cyclic behaviour of a martensitic tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCM7 - 7th international conference on interfacial phenomena in composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Arcachon, France. 5 p</w:t>
+              <w:t xml:space="preserve">6th international tooling conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.573-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847826v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempering effect on cyclic behaviour of a martensitic tool steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Modélisation du comportement cyclique d'aciers à outils martensitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanping Zhang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international tooling conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.573-589</w:t>
+              <w:t xml:space="preserve">MECAMAT -Ecole mécanique des matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.288-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788444v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement cyclique d'aciers à outils martensitiques</w:t>
+                <w:t xml:space="preserve">Cyclic behaviour modelling of martensitic hot work tool steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhanping Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT -Ecole mécanique des matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.288-291</w:t>
+              <w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.64-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798917v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behaviour modelling of martensitic hot work tool steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">Fatigue à hautes températures de fonte à graphite sphéroïdal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. P. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.64-75</w:t>
+              <w:t xml:space="preserve">MECAMAT -Ecole de Mécanique des matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.204-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796849v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue à hautes températures de fonte à graphite sphéroïdal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Bavard</w:t>
+                <w:t xml:space="preserve">Thermal fatigue of a tool steel : experiment and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. P. Zhang</w:t>
+                <w:t xml:space="preserve">Jens Bergstrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT -Ecole de Mécanique des matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.204-207</w:t>
+              <w:t xml:space="preserve">6th international tooling conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.667-685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798914v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the spallation of oxides grown on thermally cycled heat resistant cast steels</w:t>
               </w:r>
@@ -17256,964 +17256,964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous thermo-mechanical fatigue model and its application in tempered martensitic tool steel 55NiCrMoV7</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Single specimen methodology for elasto-viscoplastic fatigue model identification of martensitic steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bg Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International symposium on tribo-fatigue -ISTF 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Beinjing, China. p.240-245</w:t>
+              <w:t xml:space="preserve">EUROMAT 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Tours, France. pp.1077-1082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796859v1</w:t>
+                <w:t xml:space="preserve">hal-01715088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single specimen methodology for elasto-viscoplastic fatigue model identification of martensitic steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A continuous thermo-mechanical fatigue model and its application in tempered martensitic tool steel 55NiCrMoV7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Tours, France. pp.1077-1082</w:t>
+              <w:t xml:space="preserve">3rd International symposium on tribo-fatigue -ISTF 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Beinjing, China. p.240-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715088v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Mechanical behaviour of Ni-Cr-Fe heat resistant cast steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application industrielle de la thermographie infrarouge au comportement des outillages de formage superplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight international conference on mechanical behaviour of materials ICM 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Victoria, Canada. pp.653-657</w:t>
+              <w:t xml:space="preserve">Journées GAMI du CETIM Les applications de la thermographie dans les industries mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Senlis, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701677v1</w:t>
+                <w:t xml:space="preserve">hal-01799206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la thermique transitoire sur l'endommagement des outillages dans les procédès de formage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress-strain behaviour of tool steels under thermomechanical loadings : experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la société française des thermiciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">5th International tooling conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p.205-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799204v1</w:t>
+                <w:t xml:space="preserve">hal-01799142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application industrielle de la thermographie infrarouge au comportement des outillages de formage superplastique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface and image analysis of oxides grown and spalled on heat resistant cast steels exposed to thermal cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GAMI du CETIM Les applications de la thermographie dans les industries mécaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Senlis, France. 9 p</w:t>
+              <w:t xml:space="preserve">AMPT'99 -Advances in Materials and Processing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Dublin, Iran. p. 1175-1184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799206v1</w:t>
+                <w:t xml:space="preserve">hal-01799149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-strain behaviour of tool steels under thermomechanical loadings : experiments and modelling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation of service life cycle induced thermomechanical stresses in a superplastic forming tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International tooling conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p.205-213</w:t>
+              <w:t xml:space="preserve">3rd international congress on thermal stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Krakow, Poland. p. 317-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799142v1</w:t>
+                <w:t xml:space="preserve">hal-01799139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and image analysis of oxides grown and spalled on heat resistant cast steels exposed to thermal cycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+                <w:t xml:space="preserve">Adhesion energy measurement of thermal sprayed coatings on carbon fibres reinforced plastic materials using a mode-i fracture propagation test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMPT'99 -Advances in Materials and Processing Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Dublin, Iran. p. 1175-1184</w:t>
+              <w:t xml:space="preserve">2nd ESIS conference on polymers and composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Les Diablerets, Switzerland. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799149v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of service life cycle induced thermomechanical stresses in a superplastic forming tool</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Marcel</w:t>
+                <w:t xml:space="preserve">Effet de la thermique transitoire sur l'endommagement des outillages dans les procédès de formage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international congress on thermal stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Krakow, Poland. p. 317-320</w:t>
+              <w:t xml:space="preserve">Journée de la société française des thermiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799139v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion energy measurement of thermal sprayed coatings on carbon fibres reinforced plastic materials using a mode-i fracture propagation test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Beydon</w:t>
+                <w:t xml:space="preserve">High Temperature Mechanical behaviour of Ni-Cr-Fe heat resistant cast steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ESIS conference on polymers and composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Les Diablerets, Switzerland. 2 p</w:t>
+              <w:t xml:space="preserve">Eight international conference on mechanical behaviour of materials ICM 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Victoria, Canada. pp.653-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799148v1</w:t>
+                <w:t xml:space="preserve">hal-01701677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale de la résistance thermique de contact à hautes températures et pressions élevées</w:t>
               </w:r>
@@ -18447,51 +18447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of structural thermoplastic composites with fast compression moulding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18794,51 +18794,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knitting processes for composites manufacture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18937,51 +18937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrait de : Superplastic forming of advanced metallic materials : methods and applications (chap. 3) / sous la dir. de G. GIULIANO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing, p.49-71, 2011, 978-1-84569-753-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19054,51 +19054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fréty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19226,51 +19226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74C09E6D"/>
+    <w:nsid w:val="8935CD1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19457,51 +19457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernhart-gerard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1364-920X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063051044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonmatin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03078389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03304519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51402" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02514952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.11.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boniface" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.11.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vicard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01817916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705718778744" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanghien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8630232" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.28.89-110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouke Hijlkema" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.04.034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassia Lona Batista" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabel Cerqueira Rezende" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cocchieri Botelho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2015-0453" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.295-309" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01691589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178155v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2014.02.027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poitrimolt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-013-3308-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balea" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.07.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01378531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.05.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cusick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abu-Farha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zhanping" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12598-011-0321-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0851-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.200800297" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF01D50D17EA37FD2D68A26B773E3A0AB8E5FFF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018735" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.378-379.81" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0184-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2007.05.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136921v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018738" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Qi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan-Ping Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hong Qi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(07)60093-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715081v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.03.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2005.03.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714935v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.02.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00939.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716113v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cy Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.03.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.02.088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851440v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851438v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hervy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2003.01.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.03.067" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bavard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. P. Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13640461.2003.11819588" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(02)00146-X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01529-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715087v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00182-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847828v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00860-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6MHQTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847832v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beydon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(98)00357-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD96B0CA5FB14B62E8860FF5224369DFE34928D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714947v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moulinier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(98)00064-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFB971BAF8D5DA2FC3F1312D4A7520328FAD2A6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006675814903" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDMNPSLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01862432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Jlassi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02906323v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Serrano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/asc34/31293" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420729v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385883v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822896v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034822" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622791v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Zemni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01699337v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623680v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corveleyn" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901684v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Brosseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01639004v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouillonnec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevallier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361712v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouillonnec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Charon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708891v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181538v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.735.415" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761518v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760264v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761629v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741814v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745295v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelocque Guillaume" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745412v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyin Ye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764775v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764777v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poumad&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bessard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760266v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598109v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Olivier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598149v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598115v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717321v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab El Sawi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598154v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760277v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764784v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764789v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ben Salem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703243v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Moraux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.69" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771348v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760279v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703242v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.77" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764785v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703244v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100611001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194600v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barrau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386035v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ledru" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764795v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magniere" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemoine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Wahl" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goetz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391023v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510321v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771378v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056727v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690568v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714932v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.551-552.37" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796826v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788411v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788416v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796834v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788423v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788426v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788429v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796842v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Branza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788425v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714941v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nazaret" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gao" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garriga-Majo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.447-448.123" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714939v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798906v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Nsengumuremyi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798902v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716114v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.274-276.93" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716115v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hv Bui" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nafi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mercier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.449-452.789" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788428v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788437v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Vinh Bui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798910v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richefeu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788434v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780116v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Razer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barq" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788439v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847826v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788444v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798917v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796849v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798914v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. P. Zhang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716124v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.539" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796854v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796859v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715088v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Choi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701677v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799204v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799206v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799142v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799149v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799139v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frenois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799148v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799210v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lair" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799155v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185702v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185701v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185704v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peraudeau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725441v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00002-6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734891v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Decla" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernhart-gerard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1364-920X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063051044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonmatin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03078389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03304519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51402" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02514952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boniface" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.11.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vicard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121681" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01817916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705718778744" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.11.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanghien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8630232" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.28.89-110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassia Lona Batista" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabel Cerqueira Rezende" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cocchieri Botelho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2015-0453" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609028v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouke Hijlkema" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.04.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.295-309" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01691589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poitrimolt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-013-3308-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.07.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01378531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.05.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2014.02.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cusick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abu-Farha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.08.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zhanping" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12598-011-0321-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0851-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0184-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018735" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384451v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.378-379.81" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2007.05.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018738" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.200800297" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF01D50D17EA37FD2D68A26B773E3A0AB8E5FFF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan-Ping Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hong Qi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(07)60093-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715081v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.03.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Qi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2005.03.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cy Gao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.03.029" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00939.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.02.088" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714935v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.02.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851440v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851438v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hervy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2003.01.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847820v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715086v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.03.067" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bavard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. P. Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13640461.2003.11819588" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(02)00146-X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01529-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715087v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00182-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00860-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6MHQTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847832v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beydon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714947v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moulinier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(98)00064-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFB971BAF8D5DA2FC3F1312D4A7520328FAD2A6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(98)00357-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD96B0CA5FB14B62E8860FF5224369DFE34928D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006675814903" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDMNPSLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01862432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Jlassi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420774v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420729v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Serrano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385883v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423977v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02906323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/asc34/31293" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822896v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034822" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01699337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623680v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corveleyn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622791v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Zemni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618358v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623677v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Brosseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623675v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01639004v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515536v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouillonnec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevallier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouillonnec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361712v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Charon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leblanc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761518v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769662v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709489v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.735.415" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761629v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745295v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelocque Guillaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745412v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyin Ye" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181538v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764775v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764777v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poumad&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bessard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760266v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717321v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771338v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab El Sawi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598154v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598115v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598109v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Olivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703243v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Moraux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.69" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764789v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ben Salem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703242v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.77" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193830v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703244v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100611001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764785v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764784v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760277v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ledru" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764795v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magniere" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemoine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Wahl" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goetz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194600v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barrau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056727v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690568v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510321v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339195v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714932v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.551-552.37" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796826v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788411v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788416v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796834v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788423v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796842v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Branza" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788425v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714941v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nazaret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gao" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garriga-Majo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.447-448.123" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714939v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798906v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Nsengumuremyi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798902v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788429v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716115v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hv Bui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nafi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mercier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.449-452.789" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716114v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.274-276.93" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788428v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788426v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788434v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798910v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richefeu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780116v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Vinh Bui" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Razer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barq" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788437v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847826v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788444v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798917v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796849v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798914v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. P. Zhang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788439v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716124v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.539" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796854v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715088v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Choi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796859v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799206v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799142v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799149v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799139v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frenois" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799148v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799204v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701677v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799210v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lair" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799155v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185702v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185701v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185704v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peraudeau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725441v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00002-6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734891v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Decla" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>