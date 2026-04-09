--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclometalated luminescent platinum(II) complexes of dissymmetrical 2,2':4',2&amp;quot;terpyridine and its self-assembled dimer presenting Pt-Ag dative bonds</w:t>
+                <w:t xml:space="preserve">Cyclometalated luminescent platinum(II) complexes of dissymmetrical 2,2':4',2&amp;quot;--terpyridine and its self--assembled dimer presenting Pt--Ag dative bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorien Benda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Miton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihal Hadj Seyd</w:t>
+                <w:t xml:space="preserve">Hadj Seyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+                <w:t xml:space="preserve">Lise--Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gediminas Jonusauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 53 (30), pp.12477-12485. </w:t>
+              <w:t xml:space="preserve">, 2024, 53, pp.12477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt01153h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT01153H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792477v1</w:t>
+                <w:t xml:space="preserve">hal-04782334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclometalated luminescent platinum(II) complexes of dissymmetrical 2,2':4',2&amp;quot;--terpyridine and its self--assembled dimer presenting Pt--Ag dative bonds</w:t>
+                <w:t xml:space="preserve">Cyclometalated luminescent platinum(II) complexes of dissymmetrical 2,2':4',2&amp;quot;terpyridine and its self-assembled dimer presenting Pt-Ag dative bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorien Benda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Miton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadj Seyd</w:t>
+                <w:t xml:space="preserve">Nihal Hadj Seyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise--Marie Chamoreau</w:t>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gediminas Jonusauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 53, pp.12477. </w:t>
+              <w:t xml:space="preserve">, 2024, 53 (30), pp.12477-12485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT01153H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt01153h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782334v1</w:t>
+                <w:t xml:space="preserve">hal-04792477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular information ratchet using a cone-shaped macrocycle</w:t>
               </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Vervoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -770,291 +770,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de jeux sérieux pour motiver les étudiants : initiatives d’enseignants et impulsions institutionnelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iman N'Hari</w:t>
+                <w:t xml:space="preserve">Precise Rate Control of Pseudorotaxane Dethreading by pH-Responsive Selectively Functionalized Cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Cherraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de QPES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/qpes.v1i3.62113⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c02940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248672v1</w:t>
+                <w:t xml:space="preserve">hal-03373520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Rate Control of Pseudorotaxane Dethreading by pH-Responsive Selectively Functionalized Cyclodextrins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+                <w:t xml:space="preserve">Usages de jeux sérieux pour motiver les étudiants : initiatives d’enseignants et impulsions institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman N'Hari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Les Annales de QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c02940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/qpes.v1i3.62113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373520v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual switchable molecular tweezers incorporating anisotropic Mn-salphen complexes</w:t>
               </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi-Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1302,542 +1302,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Carboxylate-Terminated Gold Surfaces Produced by Spontaneous Grafting of an Alkyltin Compound</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Synthesis and Guest Recognition of Switchable Pt-Salphen Based Molecular Tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorien Benda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vives</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201801854⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23050990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878679v1</w:t>
+                <w:t xml:space="preserve">hal-02889324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Guest Recognition of Switchable Pt-Salphen Based Molecular Tweezers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Doistau</w:t>
+                <w:t xml:space="preserve">Electrochemical primer extension based on polyoxometalate electroactive labels for multiplexed detection of single nucleotide polymorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassif Chahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Debela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (5), pp.990. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.201 - 206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules23050990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889324v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical primer extension based on polyoxometalate electroactive labels for multiplexed detection of single nucleotide polymorphisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switching Magnetic Properties by a Mechanical Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doistau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorien Benda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassif Chahin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Marvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vives</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.06.014⟩</w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry4010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878073v1</w:t>
+                <w:t xml:space="preserve">hal-02397874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Magnetic Properties by a Mechanical Motion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorien Benda</w:t>
+                <w:t xml:space="preserve">Stable Carboxylate-Terminated Gold Surfaces Produced by Spontaneous Grafting of an Alkyltin Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayreli Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Debela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (43), pp.11177 - 11184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry4010005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201801854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397874v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanostereoselective One-Pot Synthesis of Functionalized Head-to-Head Cyclodextrin [3]Rotaxanes and Their Application as Magnetic Resonance Imaging Contrast Agents</w:t>
               </w:r>
@@ -1957,90 +1957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Incorporation of Polyoxometalate Modified Deoxynucleotide Triphosphates and Their Application in Molecular Electrochemical Sensing of Yersinia pestis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayreli Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed M. Debela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketa Svobodova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2085,291 +2085,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six States Switching of Redox-Active Molecular Tweezers by Three Orthogonal Stimuli</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy transfer in rhodium–ruthenium dimer-of-dimer assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliseo Ruiz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry S. Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b02945⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 454, pp.208 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2016.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925100v1</w:t>
+                <w:t xml:space="preserve">hal-01644457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer in rhodium–ruthenium dimer-of-dimer assemblies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+                <w:t xml:space="preserve">Six States Switching of Redox-Active Molecular Tweezers by Three Orthogonal Stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doistau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorien Benda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garry S. Hanan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eliseo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 454, pp.208 - 215. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (27), pp.9213-9220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2016.05.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b02945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644457v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent hybrids based on Re( i ) tricarbonyl complexes and polypyridine-functionalized polyoxometalate: synthesis, characterization and electronic properties</w:t>
               </w:r>
@@ -2485,51 +2485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical primer extension for the detection of single nucleotide polymorphisms in the cardiomyopathy associated MYH7 gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed M. Debela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,77 +2615,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroleptic ruthenium( \textlessspan style=&amp;quot;font-variant:small-caps;&amp;quot;\textgreaterii\textless/span\textgreater ) chromophores based on tunable polytopic 4′-(benzamidinato)-2,2′:6′,2′′-terpyridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael W. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry S. Hanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (44), pp.17850--17858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2713,535 +2713,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical switching of magnetic interaction by tweezers-type complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+                <w:t xml:space="preserve">Generation of Photocurrent by Visible-Light Irradiation of Conjugated Dawson Polyoxophosphovanadotungstate-Porphyrin Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Azcarate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hualong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC04980F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (22), pp.8271-8280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201406178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190834v2</w:t>
+                <w:t xml:space="preserve">hal-01238942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Photocurrent by Visible-Light Irradiation of Conjugated Dawson Polyoxophosphovanadotungstate-Porphyrin Copolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hualong Xu</w:t>
+                <w:t xml:space="preserve">Amphiphilic Polyoxometalates for the Controlled Synthesis of Hybrid Polystyrene Particles with Surface Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lesage de la haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (22), pp.8271-8280. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 21 (7), pp.2948-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201406178⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01238942v1</w:t>
+                <w:t xml:space="preserve">hal-01120607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic Polyoxometalates for the Controlled Synthesis of Hybrid Polystyrene Particles with Surface Reactivity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
+                <w:t xml:space="preserve">Mechanical switching of magnetic interaction by tweezers-type complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doistau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (65), pp.12916-12919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC04980F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201405708⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01120607v1</w:t>
+                <w:t xml:space="preserve">hal-01190834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copolymeric films obtained by electropolymerization of porphyrins and dipyridyl-spacers including Dawson-type polyoxometalates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Azcarate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaohui Huo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iban Azcarate</w:t>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hualong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (9), pp.2611-2621. </w:t>
@@ -3273,412 +3273,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical switching of magnetic interaction by tweezers-type complex</w:t>
+                <w:t xml:space="preserve">Switchable platinum-based tweezers with Pt–Pt bonding and selective luminescence quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rossi-Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan D. Mcclenaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc04980f⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (18), pp.8543--8551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT03230F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925144v1</w:t>
+                <w:t xml:space="preserve">hal-01707974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Dawson-Type Hybrid Polyoxometalate Catalyzes Enantioselective Diels-Alder Reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Candice Botuha</w:t>
+                <w:t xml:space="preserve">Mechanical switching of magnetic interaction by tweezers-type complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doistau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (46), pp.16512-16516. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (65), pp.12916-12919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201502839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cc04980f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528793v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable platinum-based tweezers with Pt–Pt bonding and selective luminescence quenching</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiral Dawson-Type Hybrid Polyoxometalate Catalyzes Enantioselective Diels-Alder Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tron</w:t>
+                <w:t xml:space="preserve">Wen-Jing Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan D. Mcclenaghan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candice Botuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (18), pp.8543--8551. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (46), pp.16512-16516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4DT03230F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707974v1</w:t>
+                <w:t xml:space="preserve">hal-01528793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the temperature-induced aggregation of polyoxometalate-poly(N,N-diethylacrylamide) hybrids in water</w:t>
               </w:r>
@@ -3703,51 +3703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pontes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pembouong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3811,77 +3811,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofunctionalization of Polyoxometalates with DNA Primers, Their Use in the Polymerase Chain Reaction (PCR) and Electrochemical Detection of PCR Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed M. Debela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayreli Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Beni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3944,103 +3944,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of Lindqvist-type polyoxometalate–porphyrin copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zang Dejin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 179, pp.326-335. </w:t>
@@ -4084,2416 +4084,2416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the utility of organo-polyoxometalate hybrids to inhibit SOX transcription factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terpy(Pt–salphen)2 Switchable Luminescent Molecular Tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doistau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamesh Narasimhan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edwin Cheung</w:t>
+                <w:t xml:space="preserve">Sergey A. Denisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gediminas Jonusauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan D. Mcclenaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2045-9769-3-10⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (48), pp.15799-15807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397899v1</w:t>
+                <w:t xml:space="preserve">hal-01103182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent multi-component systems of polyoxometalates and metal complexes: Toward multi-functional organic–inorganic hybrids in molecular and material sciences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Garry S. Hanan</w:t>
+                <w:t xml:space="preserve">Addition of carbon nucleophiles to hemiaminals promoted by a Lewis acidic polyoxotungstate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Jing Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Botuha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2014.09.003⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (9), pp.1091 - 1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4QO00193A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707995v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postfunctionalization of Keggin silicotungstates by general coupling procedures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Palladium(II)-Directed Self-Assembly of a Neutral Molecular Triangle as a Heteroditopic Receptor for Ion Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amlan K. Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chartrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry S. Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard-Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2013.10.020⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (19), pp.10039--10041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501970m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624355v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpy(Pt–salphen)2 Switchable Luminescent Molecular Tweezers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covalent multi-component systems of polyoxometalates and metal complexes: Toward multi-functional organic–inorganic hybrids in molecular and material sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry S. Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201404064⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281, pp.64--85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2014.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103182v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium(II)-Directed Self-Assembly of a Neutral Molecular Triangle as a Heteroditopic Receptor for Ion Pairs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postfunctionalization of Keggin silicotungstates by general coupling procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed M. Debela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayreli Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara K. Ósullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic501970m⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.131--137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2013.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708002v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of carbon nucleophiles to hemiaminals promoted by a Lewis acidic polyoxotungstate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Pd-Containing Organopolyoxometalates Derived from Dawson Polyoxometalate [P2W15V3O62](9-): Lewis Acidity and Dual Site Catalysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Riflade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (9), pp.1091 - 1095. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (15), pp.3860-3863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4QO00193A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol501644c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528776v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Well-Defined Dawson-Type Poly(N,N-diethylacrylamide) Organopolyoxometalates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lesage de la haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79 (2), pp.250-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cplu.201300346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A light-harvesting polyoxometalate-polypyridine hybrid induces electron transfer as its Re( \textlessspan style=&amp;quot;font-variant:small-caps;&amp;quot;\textgreateri\textless/span\textgreater ) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amlan K. Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry S. Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Furtos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (19), pp.6990--6993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3DT53612B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular Anion Effect in Polyoxometalate-Based Organocatalysts: Reactivity Enhancement and Chirality Transfer by a Metal Oxide-Organic Cation Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (49), pp.16074-16077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201403989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd-Containing Organopolyoxometalates Derived from Dawson Polyoxometalate [P2W15V3O62](9-): Lewis Acidity and Dual Site Catalysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Riflade</w:t>
+                <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lachkar</w:t>
+                <w:t xml:space="preserve">Aurélie Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Oble</w:t>
+                <w:t xml:space="preserve">Elodie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (15), pp.3860-3863. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (35), pp.10915-10920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol501644c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059146v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the utility of organo-polyoxometalate hybrids to inhibit SOX transcription factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Morel</w:t>
+                <w:t xml:space="preserve">Kamesh Narasimhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
+                <w:t xml:space="preserve">Kevin Micoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
+              <w:t xml:space="preserve">Cell Regeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2045-9769-3-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01178990v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-polyoxometalate hybrids connected via a Tris-alkoxo linker for thegeneration of photocurrent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid polyoxometalate palladacycles: DFT study and application to the Heck reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Riflade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iftikhar Ahmed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhaohui Huo</w:t>
+                <w:t xml:space="preserve">Ludwig Chenneberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxia Wang</w:t>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.045⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (27-28), pp.5772-5779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909723v1</w:t>
+                <w:t xml:space="preserve">hal-01234021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of conjugated Dawson-type polyoxometalate-porphyrin copolymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regioselective Double Organic Functionalization of Polyoxotungstates through Electrophilic Addition of Aromatic Isocyanates to [P2W17O61(SnR)](7-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Micoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt50850a⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10-11, SI, pp.1737-1741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201201147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238961v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Double Organic Functionalization of Polyoxotungstates through Electrophilic Addition of Aromatic Isocyanates to [P2W17O61(SnR)](7-)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and characterization of conjugated Dawson-type polyoxometalate-porphyrin copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Azcarate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iftikhar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201201147⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (35), pp.12688-12698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt50850a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01397609v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid polyoxometalate palladacycles: DFT study and application to the Heck reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Oble</w:t>
+                <w:t xml:space="preserve">Porphyrin-polyoxometalate hybrids connected via a Tris-alkoxo linker for thegeneration of photocurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iftikhar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwig Chenneberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.726-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.03.045⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234021v1</w:t>
+                <w:t xml:space="preserve">hal-00909723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of a Thermoresponsive Polyoxometalate-Polymer Hybrid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+                <w:t xml:space="preserve">Self-Buffering Hybrid Gold-Polyoxometalate Catalysts for the Catalytic Cyclization of Acid-Sensitive Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18 (11), pp.3355-3361. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201101771⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 18 (41), pp.12962-12965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201201007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397624v1</w:t>
+                <w:t xml:space="preserve">hal-01397633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Buffering Hybrid Gold-Polyoxometalate Catalysts for the Catalytic Cyclization of Acid-Sensitive Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of a Thermoresponsive Polyoxometalate-Polymer Hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lesage de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Azcarate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18 (41), pp.12962-12965. </w:t>
+              <w:t xml:space="preserve">, 2012, 18 (11), pp.3355-3361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201201007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397633v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonyl-Inserted Organo-Hybrids of a Dawson-Type Phosphovanadotungstate: Scope and Chemoselective Oxidation Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Riflade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (22), pp.5990-5993. </w:t>
@@ -6583,51 +6583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (11), pp.1249-1252. </w:t>
@@ -6678,77 +6678,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Photocatalytic Properties of Mixed Polyoxometalate-Porphyrin Copolymers Obtained from Anderson-Type Polyoxomolybdates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Schaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Farha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6793,918 +6793,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality in Polyoxometalate Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water Dissociation on α 1 -Hafnium and Ytterbium Substituted Dawson Polyoxotungstates: A Density Functional Theory Study †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Malacria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200800759⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (50), pp.13002-13005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp8038362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484993v1</w:t>
+                <w:t xml:space="preserve">hal-02484966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing the Chirality of Dawson Lanthanide Polyoxometalates [α1-LnP2W17O61]7− by Multinuclear NMR Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Boglio</w:t>
+                <w:t xml:space="preserve">[Polyoxometalates. A new class of inorganic CK2 inhibitors]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (12), pp.1012-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02485041v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00413263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Activation of Oxo Ligands in Functionalized Dawson Polyoxotungstates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+                <w:t xml:space="preserve">Identification of polyoxometalates as nanomolar noncompetitive inhibitors of protein kinase CK2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moucadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lafanechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja800072q⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (7), pp.683-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2008.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02485007v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Dissociation on α 1 -Hafnium and Ytterbium Substituted Dawson Polyoxotungstates: A Density Functional Theory Study †</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+                <w:t xml:space="preserve">Sensing the Chirality of Dawson Lanthanide Polyoxometalates [α1-LnP2W17O61]7− by Multinuclear NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouzerh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112 (50), pp.13002-13005. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (5), pp.1532-1540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp8038362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.200701429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484966v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of polyoxometalates as nanomolar noncompetitive inhibitors of protein kinase CK2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chirality in Polyoxometalate Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Prudent</w:t>
+                <w:t xml:space="preserve">Kévin Micoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Moucadel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lafanechère</w:t>
+                <w:t xml:space="preserve">Emmanuel Lacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2008.05.018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (32), pp.5001-5013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200800759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345731v1</w:t>
+                <w:t xml:space="preserve">hal-02484993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Polyoxometalates. A new class of inorganic CK2 inhibitors]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regioselective Activation of Oxo Ligands in Functionalized Dawson Polyoxotungstates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Prudent</w:t>
+                <w:t xml:space="preserve">Kévin Micoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (13), pp.4553-4561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja800072q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00413263v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Strategy for Ligation of Organic and Biological Molecules to Dawson and Keggin Polyoxotungstates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Micoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Malacria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (20), pp.3981-3984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7738,103 +7738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Lewis Acidity in Hafnium-Substituted Polyoxotungstates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Boglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Micoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (19), pp.5426-5432. </w:t>
@@ -7884,103 +7884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and Reactions of Organic-Soluble Lanthanide Complexes of the Monolacunary Dawson [α 1 -P 2 W 17 O 61 ] 10 - Polyoxotungstate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Boglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (3), pp.1389-1398. </w:t>
@@ -8069,51 +8069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vaissermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouzerh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003 (13), pp.2406-2412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8260,51 +8260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de jeux sérieux pour motiver les étudiants : initiatives d’enseignants et impulsions institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman N’hari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8648,51 +8648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vives" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2025.122947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Benda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Hadj Seyd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01153h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Seyd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise--Marie Chamoreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01153H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enxu Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Cherraben" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laora Boulo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.12.017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vervoitte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05697b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N'Hari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosjean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02940" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doistau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt01465f" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi-Gendron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-019-0246-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayreli Ortiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Debela" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801854" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23050990" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassif Chahin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uribe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.06.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02397874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marvaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4010005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Debela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Svobodova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701295" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02945" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cooke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Santoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry S. Hanan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.05.034" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01682361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auvray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;pierre Santoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry S Hanan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01674C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. O'Sullivan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07762A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Cooke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT03169B" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01190834v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC04980F" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238942v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Azcarate" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Huo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Farha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualong Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406178" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKF9TQD0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage&#8197;de&#8197;la&#8197;haye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405708" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXP643BK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2828-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04980f" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jing Xuan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Botuha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502839" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Mcclenaghan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03230F" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage de La Haye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pontes da Costa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Beni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502247" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CDBD6C869BA1D5BB5377BBF0200C0A4367414D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zang Dejin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.03.178" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQNLS0CK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamesh Narasimhan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Micoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Cheung" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-9769-3-10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707995v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.09.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624355v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara K. &#211;sullivan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.10.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Denisov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan K. Pal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard-Tremblay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501970m" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528776v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4QO00193A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300346" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48D2D0F226C6621524CA8F89AD10396502E4F91E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Tang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Furtos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT53612B" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397902v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brazel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Malacria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403989" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/349297F138CC8984190443C6F4CC62416CD118DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059146v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Riflade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oble" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Li" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol501644c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ahmed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJZ8HQ1Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238961v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50850a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201147" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX5QHK2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Chenneberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.03.045" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397624v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101771" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6MDS8LS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W66NP3S9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04138046v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine No&#235;l" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202430e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bosco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201000218" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239037v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lobstein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la903564d" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02484993v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Micoine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacote" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800759" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MT975VV1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485041v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boglio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lenoble" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline R&#233;my" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouzerh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701429" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53EFB57F07AE9CA85CEFCC12D94260C4413AB3F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485007v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thouvenot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800072q" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z3D1XC9L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02484966v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8038362" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TPBX1CTL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345731v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prudent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moucadel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lafanech&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.05.018" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00413263v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cochet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol701701f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485048v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D1LC99V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485059v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051679g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0G4KFH84-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528430v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissermann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200200677" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNR59ZNJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133265v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284352v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N&#8217;hari" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosjean" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598691v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vives" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2025.122947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Benda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Seyd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise--Marie Chamoreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01153H" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Hadj Seyd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01153h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enxu Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Cherraben" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laora Boulo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.12.017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vervoitte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05697b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02940" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N'Hari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doistau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt01465f" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi-Gendron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-019-0246-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23050990" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassif Chahin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uribe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Debela" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.06.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02397874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marvaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4010005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayreli Ortiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801854" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Debela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Svobodova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701295" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cooke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Santoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry S. Hanan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.05.034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02945" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01682361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auvray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;pierre Santoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry S Hanan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01674C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. O'Sullivan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07762A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Cooke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT03169B" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Azcarate" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Huo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Farha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualong Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406178" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKF9TQD0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage&#8197;de&#8197;la&#8197;haye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405708" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXP643BK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01190834v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC04980F" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2828-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Mcclenaghan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03230F" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925144v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04980f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jing Xuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Botuha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502839" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage de La Haye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pontes da Costa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Beni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502247" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CDBD6C869BA1D5BB5377BBF0200C0A4367414D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zang Dejin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.03.178" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQNLS0CK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Denisov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404064" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4QO00193A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan K. Pal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard-Tremblay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501970m" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.09.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624355v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara K. &#211;sullivan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.10.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Riflade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oble" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol501644c" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300346" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48D2D0F226C6621524CA8F89AD10396502E4F91E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707998v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Tang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Furtos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT53612B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397902v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brazel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Malacria" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403989" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/349297F138CC8984190443C6F4CC62416CD118DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397899v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamesh Narasimhan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Micoine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Cheung" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-9769-3-10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Chenneberg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.03.045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201147" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX5QHK2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ahmed" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50850a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.045" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJZ8HQ1Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W66NP3S9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397624v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101771" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6MDS8LS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04138046v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine No&#235;l" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202430e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bosco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201000218" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239037v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lobstein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la903564d" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02484966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8038362" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TPBX1CTL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00413263v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prudent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cochet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moucadel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lafanech&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.05.018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485041v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boglio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lenoble" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline R&#233;my" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouzerh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701429" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53EFB57F07AE9CA85CEFCC12D94260C4413AB3F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02484993v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Micoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacote" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800759" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MT975VV1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thouvenot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800072q" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z3D1XC9L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol701701f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485048v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D1LC99V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485059v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051679g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0G4KFH84-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528430v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissermann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200200677" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNR59ZNJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133265v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284352v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N&#8217;hari" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosjean" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598691v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>