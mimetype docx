--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,1476 +368,1476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclometalated luminescent platinum(II) complexes of dissymmetrical 2,2':4',2&amp;quot;terpyridine and its self-assembled dimer presenting Pt-Ag dative bonds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A molecular information ratchet using a cone-shaped macrocycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihal Hadj Seyd</w:t>
+                <w:t xml:space="preserve">Enxu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gediminas Jonusauskas</w:t>
+                <w:t xml:space="preserve">Sawsen Cherraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laora Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troufflard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt01153h⟩</w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (5), pp.1147-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2022.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792477v1</w:t>
+                <w:t xml:space="preserve">hal-04196368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular information ratchet using a cone-shaped macrocycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sawsen Cherraben</w:t>
+                <w:t xml:space="preserve">Size-dependent compression of threaded alkyldiphosphate in head to head cyclodextrin [3]pseudorotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laora Boulo</w:t>
+                <w:t xml:space="preserve">Hugo Vervoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Troufflard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2022.12.017⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.2218-2225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1sc05697b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196368v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-dependent compression of threaded alkyldiphosphate in head to head cyclodextrin [3]pseudorotaxanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise Rate Control of Pseudorotaxane Dethreading by pH-Responsive Selectively Functionalized Cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Cherraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1sc05697b⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c02940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554422v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Rate Control of Pseudorotaxane Dethreading by pH-Responsive Selectively Functionalized Cyclodextrins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+                <w:t xml:space="preserve">Usages de jeux sérieux pour motiver les étudiants : initiatives d’enseignants et impulsions institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman N'Hari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c02940⟩</w:t>
+              <w:t xml:space="preserve">Les Annales de QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/qpes.v1i3.62113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373520v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de jeux sérieux pour motiver les étudiants : initiatives d’enseignants et impulsions institutionnelles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual switchable molecular tweezers incorporating anisotropic Mn-salphen complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grosjean</w:t>
+                <w:t xml:space="preserve">Benjamin Doistau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorien Benda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de QPES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/qpes.v1i3.62113⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (26), pp.8872-8882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0dt01465f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248672v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual switchable molecular tweezers incorporating anisotropic Mn-salphen complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Substrate-dependent allosteric regulation by switchable catalytic molecular tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorien Benda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Caroline Rossi-Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (26), pp.8872-8882. </w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0dt01465f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42004-019-0246-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890145v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-dependent allosteric regulation by switchable catalytic molecular tweezers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical primer extension based on polyoxometalate electroactive labels for multiplexed detection of single nucleotide polymorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rossi-Gendron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+                <w:t xml:space="preserve">Nassif Chahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Debela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-019-0246-9⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.201 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474676v1</w:t>
+                <w:t xml:space="preserve">hal-01878073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Guest Recognition of Switchable Pt-Salphen Based Molecular Tweezers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switching Magnetic Properties by a Mechanical Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doistau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorien Benda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23050990⟩</w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry4010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889324v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical primer extension based on polyoxometalate electroactive labels for multiplexed detection of single nucleotide polymorphisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Synthesis and Guest Recognition of Switchable Pt-Salphen Based Molecular Tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorien Benda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vives</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 117, pp.201 - 206. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules23050990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878073v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Magnetic Properties by a Mechanical Motion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorien Benda</w:t>
+                <w:t xml:space="preserve">Stable Carboxylate-Terminated Gold Surfaces Produced by Spontaneous Grafting of an Alkyltin Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayreli Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Debela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry4010005⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (43), pp.11177 - 11184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201801854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397874v1</w:t>
+                <w:t xml:space="preserve">hal-01878679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Carboxylate-Terminated Gold Surfaces Produced by Spontaneous Grafting of an Alkyltin Compound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Debela</w:t>
+                <w:t xml:space="preserve">Six States Switching of Redox-Active Molecular Tweezers by Three Orthogonal Stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doistau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorien Benda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Méthivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+                <w:t xml:space="preserve">Eliseo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (43), pp.11177 - 11184. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (27), pp.9213-9220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201801854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b02945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878679v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanostereoselective One-Pot Synthesis of Functionalized Head-to-Head Cyclodextrin [3]Rotaxanes and Their Application as Magnetic Resonance Imaging Contrast Agents</w:t>
               </w:r>
@@ -1957,90 +1957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Incorporation of Polyoxometalate Modified Deoxynucleotide Triphosphates and Their Application in Molecular Electrochemical Sensing of Yersinia pestis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayreli Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed M. Debela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketa Svobodova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2215,5959 +2215,5825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six States Switching of Redox-Active Molecular Tweezers by Three Orthogonal Stimuli</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covalent hybrids based on Re( i ) tricarbonyl complexes and polypyridine-functionalized polyoxometalate: synthesis, characterization and electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliseo Ruiz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-­pierre Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry S Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b02945⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (30), pp.10029 - 10036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7DT01674C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925100v1</w:t>
+                <w:t xml:space="preserve">hal-01682361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent hybrids based on Re( i ) tricarbonyl complexes and polypyridine-functionalized polyoxometalate: synthesis, characterization and electronic properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-­pierre Santoni</w:t>
+                <w:t xml:space="preserve">Electrochemical primer extension for the detection of single nucleotide polymorphisms in the cardiomyopathy associated MYH7 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed M. Debela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garry S Hanan</w:t>
+                <w:t xml:space="preserve">C. K. O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7DT01674C⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (4), pp.757--759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC07762A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682361v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical primer extension for the detection of single nucleotide polymorphisms in the cardiomyopathy associated MYH7 gene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Heteroleptic ruthenium( \textlessspan style=&amp;quot;font-variant:small-caps;&amp;quot;\textgreaterii\textless/span\textgreater ) chromophores based on tunable polytopic 4′-(benzamidinato)-2,2′:6′,2′′-terpyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Ortiz</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry S. Hanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (4), pp.757--759. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (44), pp.17850--17858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CC07762A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6DT03169B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624681v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroleptic ruthenium( \textlessspan style=&amp;quot;font-variant:small-caps;&amp;quot;\textgreaterii\textless/span\textgreater ) chromophores based on tunable polytopic 4′-(benzamidinato)-2,2′:6′,2′′-terpyridines</w:t>
+                <w:t xml:space="preserve">Generation of Photocurrent by Visible-Light Irradiation of Conjugated Dawson Polyoxophosphovanadotungstate-Porphyrin Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael W. Cooke</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iban Azcarate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hualong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6DT03169B⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (22), pp.8271-8280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201406178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707962v1</w:t>
+                <w:t xml:space="preserve">hal-01238942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Photocurrent by Visible-Light Irradiation of Conjugated Dawson Polyoxophosphovanadotungstate-Porphyrin Copolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hualong Xu</w:t>
+                <w:t xml:space="preserve">Amphiphilic Polyoxometalates for the Controlled Synthesis of Hybrid Polystyrene Particles with Surface Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lesage de la haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (22), pp.8271-8280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201406178⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 21 (7), pp.2948-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238942v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic Polyoxometalates for the Controlled Synthesis of Hybrid Polystyrene Particles with Surface Reactivity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
+                <w:t xml:space="preserve">Mechanical switching of magnetic interaction by tweezers-type complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doistau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (7), pp.2948-53. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (65), pp.12916-12919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201405708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CC04980F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01120607v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical switching of magnetic interaction by tweezers-type complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+                <w:t xml:space="preserve">Copolymeric films obtained by electropolymerization of porphyrins and dipyridyl-spacers including Dawson-type polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Azcarate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hualong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC04980F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (9), pp.2611-2621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-015-2828-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190834v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copolymeric films obtained by electropolymerization of porphyrins and dipyridyl-spacers including Dawson-type polyoxometalates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hualong Xu</w:t>
+                <w:t xml:space="preserve">Switchable platinum-based tweezers with Pt–Pt bonding and selective luminescence quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doistau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rossi-Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan D. Mcclenaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-015-2828-5⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (18), pp.8543--8551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT03230F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445610v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable platinum-based tweezers with Pt–Pt bonding and selective luminescence quenching</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiral Dawson-Type Hybrid Polyoxometalate Catalyzes Enantioselective Diels-Alder Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan D. Mcclenaghan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wen-Jing Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Botuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT03230F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (46), pp.16512-16516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707974v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical switching of magnetic interaction by tweezers-type complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (65), pp.12916-12919. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc04980f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Dawson-Type Hybrid Polyoxometalate Catalyzes Enantioselective Diels-Alder Reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the temperature-induced aggregation of polyoxometalate-poly(N,N-diethylacrylamide) hybrids in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Botuha</w:t>
+                <w:t xml:space="preserve">Jennifer Lesage de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pontes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201502839⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528793v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the temperature-induced aggregation of polyoxometalate-poly(N,N-diethylacrylamide) hybrids in water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Pontes da Costa</w:t>
+                <w:t xml:space="preserve">Biofunctionalization of Polyoxometalates with DNA Primers, Their Use in the Polymerase Chain Reaction (PCR) and Electrochemical Detection of PCR Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed M. Debela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayreli Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+                <w:t xml:space="preserve">Valerio Beni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 57, pp.173-182. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (49), pp.17721--17727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103902v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofunctionalization of Polyoxometalates with DNA Primers, Their Use in the Polymerase Chain Reaction (PCR) and Electrochemical Detection of PCR Products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Lesage</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of Lindqvist-type polyoxometalate–porphyrin copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zang Dejin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201502247⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179, pp.326-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.03.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624684v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of Lindqvist-type polyoxometalate–porphyrin copolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Goldmann</w:t>
+                <w:t xml:space="preserve">Palladium(II)-Directed Self-Assembly of a Neutral Molecular Triangle as a Heteroditopic Receptor for Ion Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amlan K. Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chartrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry S. Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard-Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.03.178⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (19), pp.10039--10041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501970m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01445580v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terpy(Pt–salphen)2 Switchable Luminescent Molecular Tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey A. Denisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gediminas Jonusauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan D. Mcclenaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (48), pp.15799-15807. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of carbon nucleophiles to hemiaminals promoted by a Lewis acidic polyoxotungstate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Jing Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Botuha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (9), pp.1091 - 1095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4QO00193A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium(II)-Directed Self-Assembly of a Neutral Molecular Triangle as a Heteroditopic Receptor for Ion Pairs</w:t>
+                <w:t xml:space="preserve">Covalent multi-component systems of polyoxometalates and metal complexes: Toward multi-functional organic–inorganic hybrids in molecular and material sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry S. Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic501970m⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281, pp.64--85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2014.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708002v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent multi-component systems of polyoxometalates and metal complexes: Toward multi-functional organic–inorganic hybrids in molecular and material sciences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Garry S. Hanan</w:t>
+                <w:t xml:space="preserve">Postfunctionalization of Keggin silicotungstates by general coupling procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed M. Debela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayreli Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara K. Ósullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 281, pp.64--85. </w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.131--137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2014.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2013.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707995v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postfunctionalization of Keggin silicotungstates by general coupling procedures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pd-Containing Organopolyoxometalates Derived from Dawson Polyoxometalate [P2W15V3O62](9-): Lewis Acidity and Dual Site Catalysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciara K. Ósullivan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Benoît Riflade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2013.10.020⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (15), pp.3860-3863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol501644c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624355v1</w:t>
+                <w:t xml:space="preserve">hal-01059146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd-Containing Organopolyoxometalates Derived from Dawson Polyoxometalate [P2W15V3O62](9-): Lewis Acidity and Dual Site Catalysis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Oble</w:t>
+                <w:t xml:space="preserve">A light-harvesting polyoxometalate-polypyridine hybrid induces electron transfer as its Re( \textlessspan style=&amp;quot;font-variant:small-caps;&amp;quot;\textgreateri\textless/span\textgreater ) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amlan K. Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry S. Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Marie-Christine Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Furtos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol501644c⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (19), pp.6990--6993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3DT53612B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059146v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Well-Defined Dawson-Type Poly(N,N-diethylacrylamide) Organopolyoxometalates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lesage de la haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lesage de la haye</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79 (2), pp.250-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cplu.201300346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A light-harvesting polyoxometalate-polypyridine hybrid induces electron transfer as its Re( \textlessspan style=&amp;quot;font-variant:small-caps;&amp;quot;\textgreateri\textless/span\textgreater ) complex</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intramolecular Anion Effect in Polyoxometalate-Based Organocatalysts: Reactivity Enhancement and Chirality Transfer by a Metal Oxide-Organic Cation Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Furtos</w:t>
+                <w:t xml:space="preserve">Christian Brazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3DT53612B⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (49), pp.16074-16077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707998v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular Anion Effect in Polyoxometalate-Based Organocatalysts: Reactivity Enhancement and Chirality Transfer by a Metal Oxide-Organic Cation Interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+                <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (49), pp.16074-16077. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201403989⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 20 (35), pp.10915-10920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397902v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
+                <w:t xml:space="preserve">Exploring the utility of organo-polyoxometalate hybrids to inhibit SOX transcription factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamesh Narasimhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Micoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
+              <w:t xml:space="preserve">Cell Regeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2045-9769-3-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01178990v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the utility of organo-polyoxometalate hybrids to inhibit SOX transcription factors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Hybrid polyoxometalate palladacycles: DFT study and application to the Heck reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Riflade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Cheung</w:t>
+                <w:t xml:space="preserve">Ludwig Chenneberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2045-9769-3-10⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (27-28), pp.5772-5779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397899v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid polyoxometalate palladacycles: DFT study and application to the Heck reaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Derat</w:t>
+                <w:t xml:space="preserve">Regioselective Double Organic Functionalization of Polyoxotungstates through Electrophilic Addition of Aromatic Isocyanates to [P2W17O61(SnR)](7-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Micoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10-11, SI, pp.1737-1741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201201147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.03.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01234021v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Double Organic Functionalization of Polyoxotungstates through Electrophilic Addition of Aromatic Isocyanates to [P2W17O61(SnR)](7-)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and characterization of conjugated Dawson-type polyoxometalate-porphyrin copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Azcarate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iftikhar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201201147⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (35), pp.12688-12698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt50850a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397609v1</w:t>
+                <w:t xml:space="preserve">hal-01238961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of conjugated Dawson-type polyoxometalate-porphyrin copolymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Porphyrin-polyoxometalate hybrids connected via a Tris-alkoxo linker for thegeneration of photocurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iftikhar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Farha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Goldmann</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (35), pp.12688-12698. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.726-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3dt50850a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238961v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-polyoxometalate hybrids connected via a Tris-alkoxo linker for thegeneration of photocurrent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxia Wang</w:t>
+                <w:t xml:space="preserve">Self-Buffering Hybrid Gold-Polyoxometalate Catalysts for the Catalytic Cyclization of Acid-Sensitive Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.045⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (41), pp.12962-12965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201201007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909723v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Buffering Hybrid Gold-Polyoxometalate Catalysts for the Catalytic Cyclization of Acid-Sensitive Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of a Thermoresponsive Polyoxometalate-Polymer Hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lesage de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Azcarate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18 (41), pp.12962-12965. </w:t>
+              <w:t xml:space="preserve">, 2012, 18 (11), pp.3355-3361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201201007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397633v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of a Thermoresponsive Polyoxometalate-Polymer Hybrid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+                <w:t xml:space="preserve">Carbonyl-Inserted Organo-Hybrids of a Dawson-Type Phosphovanadotungstate: Scope and Chemoselective Oxidation Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Oble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Riflade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201101771⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (22), pp.5990-5993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol202430e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397624v1</w:t>
+                <w:t xml:space="preserve">hal-04138046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonyl-Inserted Organo-Hybrids of a Dawson-Type Phosphovanadotungstate: Scope and Chemoselective Oxidation Catalysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lewis‐Acidic Polyoxometalates as Reusable Catalysts for the Synthesis of Glucuronic Acid Esters under Microwave Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Noël</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Michael Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol202430e⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (11), pp.1249-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201000218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138046v1</w:t>
+                <w:t xml:space="preserve">hal-04315445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis‐Acidic Polyoxometalates as Reusable Catalysts for the Synthesis of Glucuronic Acid Esters under Microwave Irradiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Photocatalytic Properties of Mixed Polyoxometalate-Porphyrin Copolymers Obtained from Anderson-Type Polyoxomolybdates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dupré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+                <w:t xml:space="preserve">Delphine Schaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201000218⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (7), pp.5101-5109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la903564d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315445v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Photocatalytic Properties of Mixed Polyoxometalate-Porphyrin Copolymers Obtained from Anderson-Type Polyoxomolybdates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of polyoxometalates as nanomolar noncompetitive inhibitors of protein kinase CK2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lobstein</w:t>
+                <w:t xml:space="preserve">Renaud Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moucadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lafanechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la903564d⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (7), pp.683-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2008.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239037v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Dissociation on α 1 -Hafnium and Ytterbium Substituted Dawson Polyoxotungstates: A Density Functional Theory Study †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Malacria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (50), pp.13002-13005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp8038362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Polyoxometalates. A new class of inorganic CK2 inhibitors]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (12), pp.1012-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00413263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of polyoxometalates as nanomolar noncompetitive inhibitors of protein kinase CK2.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensing the Chirality of Dawson Lanthanide Polyoxometalates [α1-LnP2W17O61]7− by Multinuclear NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lafanechère</w:t>
+                <w:t xml:space="preserve">Cécile Boglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouzerh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2008.05.018⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (5), pp.1532-1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200701429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345731v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing the Chirality of Dawson Lanthanide Polyoxometalates [α1-LnP2W17O61]7− by Multinuclear NMR Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chirality in Polyoxometalate Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouzerh</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Micoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200701429⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (32), pp.5001-5013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200800759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485041v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality in Polyoxometalate Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regioselective Activation of Oxo Ligands in Functionalized Dawson Polyoxotungstates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Micoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Max Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200800759⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (13), pp.4553-4561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja800072q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484993v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Activation of Oxo Ligands in Functionalized Dawson Polyoxotungstates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">A General Strategy for Ligation of Organic and Biological Molecules to Dawson and Keggin Polyoxotungstates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Micoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 130 (13), pp.4553-4561. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (20), pp.3981-3984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja800072q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol701701f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02485007v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Strategy for Ligation of Organic and Biological Molecules to Dawson and Keggin Polyoxotungstates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Increased Lewis Acidity in Hafnium-Substituted Polyoxotungstates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Micoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (19), pp.5426-5432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200700010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol701701f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02485046v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Lewis Acidity in Hafnium-Substituted Polyoxotungstates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Production and Reactions of Organic-Soluble Lanthanide Complexes of the Monolacunary Dawson [α 1 -P 2 W 17 O 61 ] 10 - Polyoxotungstate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Boglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rémy</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200700010⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (3), pp.1389-1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic051679g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485048v1</w:t>
+                <w:t xml:space="preserve">hal-02485059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Reactions of Organic-Soluble Lanthanide Complexes of the Monolacunary Dawson [α 1 -P 2 W 17 O 61 ] 10 - Polyoxotungstate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing Remote Metal Binding Sites in Heteropolymolybdates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vaissermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...183 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouzerh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003 (13), pp.2406-2412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.200200677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02528430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8177,223 +8043,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to establish a lasting covid-19 compatible teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APITEL Alexandria Pedagogical Innovation and Technology Enhanced Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CONFREMO Conférence des Recteurs de la Région du Moyen-Orient, University of Alexandria, Oct 2020, Alexandria, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de jeux sérieux pour motiver les étudiants : initiatives d’enseignants et impulsions institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman N’hari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8403,105 +8269,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxométallates fonctionnalisés : de l'assemblage supramoléculaire vers les nanobiotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Pierre et Marie Curie - Paris VI, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00598691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId268"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8648,51 +8514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vives" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2025.122947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Benda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Seyd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise--Marie Chamoreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01153H" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Hadj Seyd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01153h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enxu Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Cherraben" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laora Boulo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.12.017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vervoitte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05697b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02940" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N'Hari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doistau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt01465f" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi-Gendron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-019-0246-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23050990" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassif Chahin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uribe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Debela" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.06.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02397874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marvaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4010005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayreli Ortiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801854" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Debela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Svobodova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701295" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cooke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Santoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry S. Hanan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.05.034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02945" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01682361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auvray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;pierre Santoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry S Hanan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01674C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. O'Sullivan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07762A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Cooke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT03169B" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Azcarate" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Huo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Farha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualong Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406178" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKF9TQD0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage&#8197;de&#8197;la&#8197;haye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405708" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXP643BK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01190834v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC04980F" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2828-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Mcclenaghan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03230F" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925144v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04980f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jing Xuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Botuha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502839" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage de La Haye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pontes da Costa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Beni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502247" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CDBD6C869BA1D5BB5377BBF0200C0A4367414D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zang Dejin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.03.178" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQNLS0CK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Denisov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404064" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4QO00193A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan K. Pal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard-Tremblay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501970m" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.09.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624355v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara K. &#211;sullivan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.10.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Riflade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oble" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol501644c" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300346" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48D2D0F226C6621524CA8F89AD10396502E4F91E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707998v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Tang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Furtos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT53612B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397902v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brazel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Malacria" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403989" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/349297F138CC8984190443C6F4CC62416CD118DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397899v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamesh Narasimhan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Micoine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Cheung" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-9769-3-10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Chenneberg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.03.045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201147" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX5QHK2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ahmed" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50850a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.045" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJZ8HQ1Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W66NP3S9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397624v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101771" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6MDS8LS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04138046v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine No&#235;l" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202430e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bosco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201000218" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239037v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lobstein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la903564d" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02484966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8038362" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TPBX1CTL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00413263v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prudent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cochet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moucadel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lafanech&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.05.018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485041v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boglio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lenoble" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline R&#233;my" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouzerh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701429" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53EFB57F07AE9CA85CEFCC12D94260C4413AB3F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02484993v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Micoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacote" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800759" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MT975VV1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thouvenot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800072q" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z3D1XC9L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol701701f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485048v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D1LC99V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485059v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051679g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0G4KFH84-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528430v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissermann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200200677" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNR59ZNJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133265v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284352v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N&#8217;hari" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosjean" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598691v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vives" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2025.122947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Benda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Seyd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise--Marie Chamoreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01153H" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enxu Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Cherraben" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laora Boulo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.12.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vervoitte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05697b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02940" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248672v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N'Hari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doistau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt01465f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi-Gendron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-019-0246-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassif Chahin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uribe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Debela" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.06.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02397874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marvaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4010005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23050990" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayreli Ortiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801854" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Debela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Svobodova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701295" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cooke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Santoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry S. Hanan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.05.034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01682361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auvray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;pierre Santoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry S Hanan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01674C" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. O'Sullivan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07762A" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Cooke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT03169B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Azcarate" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Huo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Farha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualong Xu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406178" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKF9TQD0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage&#8197;de&#8197;la&#8197;haye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405708" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXP643BK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01190834v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC04980F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2828-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Mcclenaghan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03230F" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jing Xuan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Botuha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502839" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04980f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage de La Haye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pontes da Costa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624684v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Beni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502247" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CDBD6C869BA1D5BB5377BBF0200C0A4367414D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zang Dejin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.03.178" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQNLS0CK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan K. Pal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard-Tremblay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501970m" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Denisov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404064" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4QO00193A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.09.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara K. &#211;sullivan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.10.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059146v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Riflade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oble" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol501644c" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707998v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Tang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Furtos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT53612B" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300346" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48D2D0F226C6621524CA8F89AD10396502E4F91E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397902v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brazel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Malacria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403989" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/349297F138CC8984190443C6F4CC62416CD118DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamesh Narasimhan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Micoine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Cheung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-9769-3-10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Chenneberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.03.045" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397609v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201147" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX5QHK2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238961v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ahmed" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50850a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJZ8HQ1Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W66NP3S9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101771" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6MDS8LS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04138046v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine No&#235;l" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202430e" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315445v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bosco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201000218" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lobstein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la903564d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prudent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moucadel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lafanech&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.05.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02484966v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8038362" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TPBX1CTL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00413263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cochet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485041v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boglio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lenoble" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline R&#233;my" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouzerh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701429" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53EFB57F07AE9CA85CEFCC12D94260C4413AB3F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02484993v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Micoine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacote" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800759" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MT975VV1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485007v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thouvenot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800072q" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z3D1XC9L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol701701f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485048v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D1LC99V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485059v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051679g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0G4KFH84-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528430v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissermann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200200677" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNR59ZNJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133265v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284352v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N&#8217;hari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosjean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>