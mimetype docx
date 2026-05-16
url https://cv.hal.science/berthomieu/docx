--- v0 (2026-03-25)
+++ v1 (2026-05-16)
@@ -208,204 +208,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du nombre de microphones constituant un réseau de microphones sphérique sur la perception de l'aliasing spatial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Berthomieu Gauthier</w:t>
+                <w:t xml:space="preserve">The influence of the number of microphones constituting a spherical microphone array on the perception of spatial aliasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Palacino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJCAAS 2023 : Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique [SFA], Sciences et Technologies de la Musique et du Son [UMR 9912 - STMS], Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2023: 10th Convention of the European Acoustics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073777v1</w:t>
+                <w:t xml:space="preserve">hal-04313722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the number of microphones constituting a spherical microphone array on the perception of spatial aliasing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Paquier</w:t>
+                <w:t xml:space="preserve">Influence du nombre de microphones constituant un réseau de microphones sphérique sur la perception de l'aliasing spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthomieu Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2023: 10th Convention of the European Acoustics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
+              <w:t xml:space="preserve">JJCAAS 2023 : Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique [SFA], Sciences et Technologies de la Musique et du Son [UMR 9912 - STMS], Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313722v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loudness and distance estimates for noise bursts coming from several distances with and without visual cues to their source</w:t>
               </w:r>
@@ -489,247 +489,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la distance de sources sonores se rapprochant vs. s’éloignant de l’auditeur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sonie directionnelle de bruits en basses fréquences : influence du mode de restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA '18 Le Havre, 14ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France. pp.103-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798662v1</w:t>
+                <w:t xml:space="preserve">hal-01781621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonie directionnelle de bruits en basses fréquences : influence du mode de restitution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception de la distance de sources sonores se rapprochant vs. s’éloignant de l’auditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan-Gael Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA '18 Le Havre, 14ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France. pp.103-109</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781621v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of interaural time differences on the loudness of low-frequency pure tones at varying signal and noise levels</w:t>
               </w:r>
@@ -790,98 +790,546 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4989055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loudness constancy for noise and speech: How instructions and source information affect loudness of distant sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (8), pp.2774-2796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-023-02719-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Loudness Relate to the Strength of the Sound Produced by the Source or Received by the Ears? A Review of How Focus Affects Loudness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Auditory Cognitive Neuroscience, 12, pp.583690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.583690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directional Loudness of Low-Frequency Noises Actually Presented Over Loudspeakers And Virtually Presented Over Headphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (9), pp.655-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17743/jaes.2019.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of interaural time differences on loudness for low-frequency pure tones at varying signal and noise levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of meetings on acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.050004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0000553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directivité de source en mouvement et réalisme de la scène sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -923,73 +1371,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPS2023 : Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du nombre de microphones constituant un réseau de microphones sphérique sur la perception de l'aliasing spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1018,73 +1466,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2023 : Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du mode de restitution sur la sonie directionnelle de bruits en basses fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1113,73 +1561,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2018, 11èmes Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Brest, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des différences interaurales de temps sur la sonie de sons purs en basses fréquences à différents niveaux de signal et de bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1208,73 +1656,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPS 2017, 3èmes Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des différences interaurales de temps sur le niveau sonore perçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1290,505 +1738,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2016, 10èmes Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401234v1</w:t>
-              </w:r>
-[...446 lines deleted...]
-                <w:t xml:space="preserve">hal-01580000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2096,51 +2096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Berthomieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Palacino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthomieu Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02277115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01798662v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garapon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Gael Bara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mignot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01781621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01536734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01401234v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04176342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02719-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03123566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.583690" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02294336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2019.0018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03626465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/13133/loudness-from-neuroscience-to-perception" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88971-994-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Berthomieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Palacino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313722v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthomieu Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02277115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01781621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01798662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garapon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Gael Bara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mignot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04176342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02719-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03123566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.583690" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02294336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2019.0018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01536734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01401234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03626465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/13133/loudness-from-neuroscience-to-perception" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88971-994-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>