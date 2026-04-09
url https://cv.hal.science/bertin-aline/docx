--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -437,874 +437,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deleterious effect of social instability on broiler chicken learning abilities and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+                <w:t xml:space="preserve">Carole Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 279, pp.106398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574339v1</w:t>
+                <w:t xml:space="preserve">hal-04717662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effect of social instability on broiler chicken learning abilities and behaviour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal stress effects across generations in a precocial bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Foucher</w:t>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérane Gigaud</w:t>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106398⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (8), pp.231826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.231826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717662v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal stress effects across generations in a precocial bird</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle George</w:t>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Georgelin</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.231826⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699193v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">On-farm hatching and contact with adult hen post hatch induce sex-dependent effects on performance, health and robustness in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Love</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hondelatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668790v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm hatching and contact with adult hen post hatch induce sex-dependent effects on performance, health and robustness in broiler chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ascione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.382⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.106262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479584v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Phelipon</w:t>
+                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Ascione</w:t>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ruet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Biau</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 274, pp.106262. </w:t>
+              <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667773v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions positives chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1463,90 +1463,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic brushes induce positive emotions and foster positive social interactions in group-housed horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1632,64 +1632,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 225 (6), pp.jeb243175. </w:t>
@@ -1727,90 +1727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal maternal stress is associated with behavioural and epigenetic changes in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1995,51 +1995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human face recognition in horses: data in favor of a holistic process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2123,291 +2123,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bill covering and nape feather ruffling as indicators of calm states in the Sulphur-crested cockatoo (Cacatua galerita)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104188⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151161v1</w:t>
+                <w:t xml:space="preserve">hal-02937496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bill covering and nape feather ruffling as indicators of calm states in the Sulphur-crested cockatoo (Cacatua galerita)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937496v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial milk preference of newborn lambs is prenatally influenced by transfer of the flavor from the maternal diet to the amniotic fluid</w:t>
               </w:r>
@@ -2540,77 +2540,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object and food novelty induce distinct patterns of c-fos immunoreactivity in amygdala and striatum in domestic male chicks (Gallus gallus domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie C Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2795,77 +2795,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 201, pp.175-183. </w:t>
@@ -2903,51 +2903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High social motivation induces deficits in maternal behavior but not plasticity of the subventricular zone in Japanese quail (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodi S Pawluski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,399 +3031,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of intraspecific hybridization on the fitness of the egg parasitoid Trichogramma galloi</w:t>
+                <w:t xml:space="preserve">Facial display and blushing: Means of visual communication in blue-and-yellow macaws (Ara Ararauna)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Antonio Correa Pavinato</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-018-9883-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622935v1</w:t>
+                <w:t xml:space="preserve">hal-02621414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial display and blushing: Means of visual communication in blue-and-yellow macaws (Ara Ararauna)?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Facial expression and oxytocin as possible markers of positive emotions in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Diot</w:t>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201762⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32993-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621414v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial expression and oxytocin as possible markers of positive emotions in horses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+                <w:t xml:space="preserve">Effects of intraspecific hybridization on the fitness of the egg parasitoid Trichogramma galloi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Vitor Antonio Correa Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Bonneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose Roberto Postali Parra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (4), pp.555-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32993-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10526-018-9883-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897092v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there facial indicators of positive emotions in birds? A first exploration in Japanese quail</w:t>
               </w:r>
@@ -3461,51 +3461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 157, pp.470-473. </w:t>
@@ -3556,77 +3556,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incubation temperature affects the expression of young precocial birds’ fear-related behaviours and neuroendocrine correlates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3805,364 +3805,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids in maternal diet influence yolk hormone levels and post-hatch neophobia in the domestic chick</w:t>
+                <w:t xml:space="preserve">Embryonic exposure to a conspecific alarm cue triggers behavioural plasticity in juvenile rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elske N. de Haas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Amandine Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rupert Palme</w:t>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.21504⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133, pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483726v1</w:t>
+                <w:t xml:space="preserve">hal-01652897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to a conspecific alarm cue triggers behavioural plasticity in juvenile rainbow trout</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipids in maternal diet influence yolk hormone levels and post-hatch neophobia in the domestic chick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">Elske N. de Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Borel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 133, pp.35-45. </w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9999 (3), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dev.21504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652897v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolk hormones influence in ovo chemosensory learning, growth, and feeding behavior in domestic chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4333,90 +4333,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpredictable and repeated negative stimuli increased emotional reactivity in male quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 183, pp.86-94. </w:t>
@@ -4467,77 +4467,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificially increased yolk hormone levels and neophobia in domestic chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4582,429 +4582,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and morphological identification of mealybug species (Hemiptera: Pseudococcidae) in brazilian vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+                <w:t xml:space="preserve">Vitor Cezar Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019199v1</w:t>
+                <w:t xml:space="preserve">hal-02640797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological identification of mealybug species (Hemiptera: Pseudococcidae) in brazilian vineyards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vitor Cezar Pacheco da Silva</w:t>
+                <w:t xml:space="preserve">Maternally derived egg hormones, antibodies and antimicrobial proteins: Common and different pathways of maternal effects in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Okuliarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kankova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bernardi</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Mostl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103267⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640797v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternally derived egg hormones, antibodies and antimicrobial proteins: Common and different pathways of maternal effects in Japanese quail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Kankova</w:t>
+                <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erich Mostl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (11), pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129955v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A higher inherent trait for fearfulness is associated with increased anxiety-like behaviours and diazepam sensitivity in Japanese quail</w:t>
               </w:r>
@@ -5042,51 +5042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 237, pp.124 - 128. </w:t>
@@ -5149,64 +5149,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5417,51 +5417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet influences offspring feeding behavior and fearfulness in the precocial chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5508,51 +5508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5783,64 +5783,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The developmental stage of chicken embryos modulates the impact of in ovo olfactory stimulation on food preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5900,51 +5900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of fearfulness in birds: genetic factors modulate non-genetic maternal influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6015,362 +6015,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpredictable mild stressors on laying females influence the composition of Japanese quail eggs and offspring's phenotype</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+                <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.03.012⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 225 (2), pp.505--510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022144v1</w:t>
+                <w:t xml:space="preserve">hal-01022551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unpredictable mild stressors on laying females influence the composition of Japanese quail eggs and offspring's phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 225 (2), pp.505--510. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 132 (1-2), pp.51-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022551v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience with a variety of feed colours reduces feed neophobia in the turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6498,51 +6498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6593,90 +6593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of one week of stress on emotional reactivity and learning and memory performances in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6752,77 +6752,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social instability in laying quail: consequences on yolk steroids and offspring's phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guémené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6886,64 +6886,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In ovo olfactory experience influences post-hatch feeding behaviour in young chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7013,925 +7013,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased yolk testosterone facilitates prenatal perceptual learning in Northern bobwhite quail (Colinus virginianus)</w:t>
+                <w:t xml:space="preserve">Trans-generational influence of human disturbances in Japanese quail: egg quality influences male social and sexual behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lickliter</w:t>
+                <w:t xml:space="preserve">K. Hirschenhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.07.008⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 115 (9), pp.879-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2009.01672.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355471v1</w:t>
+                <w:t xml:space="preserve">hal-02655520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social influences on circadian behavioural rhythms in vertebrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Divergent selection for inherent fearfulness leads to divergent yolk steroid levels in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.01.004⟩</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 146 (6), pp.757--770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156853909X446190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01155443v1</w:t>
+                <w:t xml:space="preserve">hal-01308862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-generational influence of human disturbances in Japanese quail: egg quality influences male social and sexual behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily Laying Time in Free‐Living European Starlings: Solar Noon, a Potential Synchronizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Kotrschal</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐annick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.235-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07420520701283701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2009.01672.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02655520v1</w:t>
+                <w:t xml:space="preserve">hal-04575747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection for inherent fearfulness leads to divergent yolk steroid levels in quail</w:t>
+                <w:t xml:space="preserve">Stable Individual Profiles of Daily Timing of Migratory Restlessness in European Quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.253-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07420520701283685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/156853909X446190⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01308862v1</w:t>
+                <w:t xml:space="preserve">hal-04575740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily Laying Time in Free‐Living European Starlings: Solar Noon, a Potential Synchronizer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adult:Young Ratio Influences Song Acquisition in Female European Starlings (Sturnus vulgaris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐annick Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07420520701283701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 123 (2), pp.195--203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0014050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575747v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Individual Profiles of Daily Timing of Migratory Restlessness in European Quail</w:t>
+                <w:t xml:space="preserve">Increased yolk testosterone facilitates prenatal perceptual learning in Northern bobwhite quail (Colinus virginianus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Möstl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lickliter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07420520701283685⟩</w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575740v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult:Young Ratio Influences Song Acquisition in Female European Starlings (Sturnus vulgaris)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social influences on circadian behavioural rhythms in vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (5), pp.983-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0014050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01309220v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of social traits in juvenile Japanese quail affects adults' behaviour</w:t>
               </w:r>
@@ -7943,51 +7943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8089,77 +8089,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 114 (9), pp.817--826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8218,77 +8218,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habituation to humans affects yolk steroid levels and offspring phenotype in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8345,286 +8345,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult and peer influences on starling song development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily laying time in free-living European starlings: Solar noon, a potential synchronizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie‐annick Richard-Yris</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.20223⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (2), pp.235--252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07420520701283701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575742v1</w:t>
+                <w:t xml:space="preserve">hal-01308869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily laying time in free-living European starlings: Solar noon, a potential synchronizer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adult and peer influences on starling song development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07420520701283701⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (4), pp.362-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.20223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308869v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable individual profiles of daily timing of migratory restlessness in European quail</w:t>
               </w:r>
@@ -8636,100 +8636,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronobiology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (2), pp.253--267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07420520701283685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308868v1</w:t>
@@ -8753,167 +8753,167 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult and peer influences on starling song development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (4), pp.362--374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dev.20223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongenomic inheritance of emotional reactivity in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8998,51 +8998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothering during early development influences subsequent emotional and social behaviour in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Comparative Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 303A (9), pp.792--801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9088,51 +9088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongenomic inheritance of emotional reactivity in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9217,51 +9217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothering during early development influences subsequent emotional and social behaviour in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Comparative Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 303A (9), pp.792-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9320,51 +9320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothers' fear of human affects the emotional reactivity of young in domestic Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 89 (3-4), pp.215--231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9423,51 +9423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothers’ fear of human affects the emotional reactivity of young in domestic Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 89 (3-4), pp.215-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9539,427 +9539,427 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tours, France. pp.236-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616322v1</w:t>
+                <w:t xml:space="preserve">hal-05263532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M-C. Blache</w:t>
+                <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05263532v1</w:t>
+                <w:t xml:space="preserve">hal-04659479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hondelatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659479v1</w:t>
+                <w:t xml:space="preserve">hal-04661370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9968,948 +9968,948 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661370v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+                <w:t xml:space="preserve">On-farm hatching and contact with adult hen posthatch induce sex-dependent effects on performance and health in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hondelatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XI European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.69-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349878v1</w:t>
+                <w:t xml:space="preserve">hal-04442485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1022MO Predicting overall survival of patients with melanoma and NSCLC treated with immunotherapy using AI combining total tumor volume and tumor heterogeneity on CT-Scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Dawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Dawi</w:t>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Ammari</w:t>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+                <w:t xml:space="preserve">Joya Hadchiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO 2023 - Congress of European Society for Medical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Medical Oncology, Oct 2023, Madrid, Spain. pp.S622, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm hatching and contact with adult hen posthatch induce sex-dependent effects on performance and health in broiler chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">New indicators of positive anticipation and frustration in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ascione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.69-69</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations équines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442485v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New indicators of positive anticipation and frustration in horses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Biau</w:t>
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations équines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Jun 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418788v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement de couleur de peau chez la poule : un marqueur d’émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MP-SANBA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
@@ -10977,51 +10977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11102,51 +11102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11188,64 +11188,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Stress maternel prénatal module le développement des capacités cognitives chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11326,90 +11326,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de régulation précoces de la néophobie alimentaire chez l’oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
@@ -11563,90 +11563,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une transmission épigénétique du stress prénatal chez la caille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11701,90 +11701,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stress maternel prénatal affecte le développement des capacités cognitives de la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4259 GMPc, Mar 2016, Caen, France</w:t>
@@ -11865,51 +11865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Developmental Psychobiology, Jul 2015, San Sebastian, Spain</w:t>
@@ -11932,217 +11932,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie d’une poule pendant qu’elle fait son œuf influence le comportement des descendants</w:t>
+                <w:t xml:space="preserve">Expérience olfactive in ovo et comportement alimentaire chez l’oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Animation Scientifique "Epigénétique et Elevage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Journées d’Animation Scientifique AROMAGRI, Comportement Alimentaire et Sens Chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aromagri. Dijon, FRA., Nov 2014, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797113v1</w:t>
+                <w:t xml:space="preserve">hal-02793536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience olfactive in ovo et comportement alimentaire chez l’oiseau</w:t>
+                <w:t xml:space="preserve">La vie d’une poule pendant qu’elle fait son œuf influence le comportement des descendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d’Animation Scientifique AROMAGRI, Comportement Alimentaire et Sens Chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aromagri. Dijon, FRA., Nov 2014, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Journée d'Animation Scientifique "Epigénétique et Elevage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793536v1</w:t>
+                <w:t xml:space="preserve">hal-02797113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory experience of chicken embryos influences food preferences after hatching</w:t>
               </w:r>
@@ -12154,51 +12154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12266,77 +12266,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters and QTL detection of social behaviors, fear behaviors and production traits in Japanese Quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12391,64 +12391,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of genetic relationships between sociality, emotional reactivity and production traits in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12529,51 +12529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12622,980 +12622,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'instabilité sociale affecte le comportement ainsi que certaines capacités d'apprentissage des poulets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetics and long-term effects if embryonic environment in avian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bignon</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748872v1</w:t>
+                <w:t xml:space="preserve">hal-01194158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and long-term effects if embryonic environment in avian species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Influences maternelles épigénétiques : influence d’un stress de chaleur sur l’environnement hormonal des embryons et le comportement alimentaire du poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fresard</w:t>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 11 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194158v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences maternelles épigénétiques : influence d’un stress de chaleur sur l’environnement hormonal des embryons et le comportement alimentaire du poulet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 11 diapositives</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807871v1</w:t>
+                <w:t xml:space="preserve">hal-01190264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic approach to study a link between maternal androgens and immunoprotective components in the egg of Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Michal Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Z. Kankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mostl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">6. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Poultry Science Association (PSA). DEU., 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190264v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic approach to study a link between maternal androgens and immunoprotective components in the egg of Japanese quail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking at social motivation to assess meat producing poultry adaptation to rearing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Kankova</w:t>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Poultry Science Association (PSA). DEU., 2013, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">9. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2013, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745149v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking at social motivation to assess meat producing poultry adaptation to rearing conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+                <w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2013, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746920v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">L'instabilité sociale affecte le comportement ainsi que certaines capacités d'apprentissage des poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746812v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP detection for QTL analysis of social behaviour and production traits in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Conference of the International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t>
@@ -13618,221 +13618,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation homme-animal et effets maternels chez la caille Japonaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SNP-BB : Recherche de QTL pour des caractères de comportement social et de production chez l'oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ateliers de l'IFE - La relation Homme-Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nord (Paris 13). FRA., Sep 2013, Nanterre, France. 17 diapositives</w:t>
+              <w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807149v1</w:t>
+                <w:t xml:space="preserve">hal-02746131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP-BB : Recherche de QTL pour des caractères de comportement social et de production chez l'oiseau</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation homme-animal et effets maternels chez la caille Japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Les ateliers de l'IFE - La relation Homme-Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nord (Paris 13). FRA., Sep 2013, Nanterre, France. 17 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746131v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHIEF - Recherche des gènes en cause dans la capacité de digestion et la production de rejets des poulets de chair</w:t>
               </w:r>
@@ -13937,1489 +13937,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">L'expérience olfactive des embryons influence les comportements alimentaires des jeunes poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Favreau</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748372v1</w:t>
+                <w:t xml:space="preserve">hal-02748367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience olfactive des embryons influence les comportements alimentaires des jeunes poulets</w:t>
+                <w:t xml:space="preserve">L'expérience olfactive des embryons influence le comportement alimentaire des jeunes poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748367v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience olfactive des embryons influence le comportement alimentaire des jeunes poulets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence maternelle prénatale chez la caille japonaise : Effet des perturbations de l'environnement physique chez la femelle pondeuse sur la qualité hormonale de ses oeufs et le développement comportemental de ses jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744425v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence maternelle prénatale chez la caille japonaise : Effet des perturbations de l'environnement physique chez la femelle pondeuse sur la qualité hormonale de ses oeufs et le développement comportemental de ses jeunes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Kotrschal</w:t>
+                <w:t xml:space="preserve">Individual trait for emotionality operates as a switch between memory systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748636v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual trait for emotionality operates as a switch between memory systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Rôle des hormones d'origine maternelle dans le développement de la réactivité émotionnelle chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804930v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des hormones d'origine maternelle dans le développement de la réactivité émotionnelle chez la caille japonaise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748506v1</w:t>
+                <w:t xml:space="preserve">hal-02747082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Namik Kemal University, Faculty of Agriculture, Oct 2011, Cesma, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747082v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
+                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Namik Kemal University, Faculty of Agriculture, Oct 2011, Cesma, Turkey</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318099v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience in the egg influences precocial birds later ability to cope with their environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des stimulations négatives répétées améliorent paradoxalement les performances d'apprentissage chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Conference on Behavioural Biology (ECBB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754657v1</w:t>
+                <w:t xml:space="preserve">hal-02755698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience des embryons dans l'oeuf influence le futur comportement des volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Avicole 2010 du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Nouzilly, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stimulations négatives répétées améliorent paradoxalement les performances d'apprentissage chez la caille japonaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Biology of fear in birds: multidisciplinary analysis of a genetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5. European Conference on Behavioural Biology (ECBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755698v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology of fear in birds: multidisciplinary analysis of a genetic model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience in the egg influences precocial birds later ability to cope with their environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Beaumont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Lickliter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mostl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Conference on Behavioural Biology (ECBB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193568v1</w:t>
+                <w:t xml:space="preserve">hal-02754657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal auditory learning is enhanced by exposure to yolk testosterone in bobwhite quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lickliter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15470,51 +15470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15595,77 +15595,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2007 - 30th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalhousie University, Aug 2007, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15716,77 +15716,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2007 - 30th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalhousie University, Aug 2007, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15837,77 +15837,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR CNRS 2822 Ethologie; UMR CNRS 5169 CRCA, Nov 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15977,51 +15977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does facial skin redness and head feather position vary depending on the affective states of adult domestic hens (Gallus gallus domesticus)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16089,103 +16089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for the Study of Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Edimbourg, United Kingdom. </w:t>
@@ -16214,103 +16214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53e Colloque de la Société Française d’Étude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France. </w:t>
@@ -16352,77 +16352,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16464,103 +16464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal maternal stress impairs the development of cognitive abilities in Japanese quail (Coturnix c. japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Behavioural Biology (ECBB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. </w:t>
@@ -16589,77 +16589,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact neurobiologique et comportemental du stress prénatal chez la caille japonaise (Coturnix coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16714,90 +16714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids in maternal diet influence motivation for food and related brain plasticity in the domestic chick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elske de Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16835,77 +16835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les pratiques du quotidien peuvent améliorer le bien-être du cheval - une étude sur le brossage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Laclie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16954,152 +16954,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does emotivity modulate stress effects on memory and brain plasticity in quail?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Les expressions faciales chez les grands perroquets : un moyen de communication intra et interspécifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
+              <w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608027v1</w:t>
+                <w:t xml:space="preserve">hal-01603823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation homme-animal induit des effets maternels chez la poule domestique</w:t>
               </w:r>
@@ -17124,64 +17124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
@@ -17204,234 +17204,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expressions faciales chez les grands perroquets : un moyen de communication intra et interspécifique ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Does emotivity modulate stress effects on memory and brain plasticity in quail?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
+              <w:t xml:space="preserve">35. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603823v1</w:t>
+                <w:t xml:space="preserve">hal-01608027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial expressions in blue-and-yellow macaws (Ara ararauna): a way of communication within and between species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
@@ -17460,77 +17460,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin and facial expression as possible markers of emotion in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17575,527 +17575,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le stress prénatal a-t-il toujours des effets délétères sur l'ontogenèse comportementale chez l'oiseau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Mezraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740634v1</w:t>
+                <w:t xml:space="preserve">hal-02740650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stress prénatal a-t-il toujours des effets délétères sur l'ontogenèse comportementale chez l'oiseau ?</w:t>
+                <w:t xml:space="preserve">What the brain tells us about food neophobia in the young chicken &amp;lt;em&amp;gt;Gallus gallus domesticus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Mezraï</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Emilie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t>
+              <w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria. , 2016, 8th European Conference on Behavioural Biology (ECBB)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740650v1</w:t>
+                <w:t xml:space="preserve">hal-02739054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What the brain tells us about food neophobia in the young chicken &amp;lt;em&amp;gt;Gallus gallus domesticus&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Georgelin</w:t>
+                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors and impairs cognitive capacity in chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria. , 2016, 8th European Conference on Behavioural Biology (ECBB)</w:t>
+              <w:t xml:space="preserve">Animal and Human Emotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Erice, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739054v1</w:t>
+                <w:t xml:space="preserve">hal-02801313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors and impairs cognitive capacity in chicks</w:t>
+                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal and Human Emotions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Erice, Italy. 2016</w:t>
+              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801313v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Diet Influences Offspring Feeding Behavior and Fearfulness in Birds</w:t>
               </w:r>
@@ -18107,51 +18107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18170,1243 +18170,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maternal stress effects of an omega 3 enriched diet in chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rupert Palme</w:t>
+                <w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congress of the International Society for Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sapporo, Japan. </w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 225 p., 2015, 49th Congress of the International Society for Applied Ethology</w:t>
+                <w:t xml:space="preserve">ITAVI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743913v1</w:t>
+                <w:t xml:space="preserve">hal-01194127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The maternal stress effects of an omega 3 enriched diet in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elske de Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain. , 41 p., 2015, 48th Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
+              <w:t xml:space="preserve">49. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sapporo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 225 p., 2015, 49th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741077v1</w:t>
+                <w:t xml:space="preserve">hal-02743913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dehais</w:t>
+                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48. Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain. , 41 p., 2015, 48th Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITAVI</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01194127v1</w:t>
+                <w:t xml:space="preserve">hal-02741077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolk hormones influence in ovo olfactory learning and feeding behaviour in domestic chicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bird's emotionality modulates the impact of chronic stress on feeding behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vitoria-Gasteiz, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.978-90-8686-245-0, 2014, Proceedings of the 48th ISAE Congress - "Moving On". </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-797-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739522v1</w:t>
+                <w:t xml:space="preserve">hal-01146662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First investigation of the cerebral network implicated in food neophobia in young chicken &amp;lt;em&amp;gt;Gallus gallus domesticus&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+                <w:t xml:space="preserve">Epigenetics and phenotypic variability:interesting insights from birds and long-term effects of embryonic environment in avian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741398v1</w:t>
+                <w:t xml:space="preserve">hal-01193974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird's emotionality modulates the impact of chronic stress on feeding behaviour</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yolk hormones influence in ovo olfactory learning and feeding behaviour in domestic chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Congress of the International Society for Applied Ethology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01146662v1</w:t>
+                <w:t xml:space="preserve">hal-02739522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and phenotypic variability:interesting insights from birds and long-term effects of embryonic environment in avian species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+                <w:t xml:space="preserve">First investigation of the cerebral network implicated in food neophobia in young chicken &amp;lt;em&amp;gt;Gallus gallus domesticus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t>
+              <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193974v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effect of social instability on meat-type chicken learning abilities and behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les effets délétères du stress chronique sur la neurogénèse hippocampique dépendent du niveau d’émotivité chez la caille Japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Guardia</w:t>
+                <w:t xml:space="preserve">Lucile Butruille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.86, 2013, 47th Congress of the (ISAE) : Understanding behaviour to improve livelihood</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746035v1</w:t>
+                <w:t xml:space="preserve">hal-02809819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets délétères du stress chronique sur la neurogénèse hippocampique dépendent du niveau d’émotivité chez la caille Japonaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">L’alimentation de la mère influence les préférences alimentaires des descendants chez l’oiseau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809819v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19441,421 +19398,464 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WPSA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'embryon de poulet mémorise l'odeur de l'alimentation maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation de la mère influence les préférences alimentaires des descendants chez l’oiseau.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection for wheat digestibility affects emotionality in broiler chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pelhaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France. </w:t>
+              <w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Florianopolis, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.86, 2013, 47th Congress of the (ISAE) : Understanding behaviour to improve livelihood</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308233v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for wheat digestibility affects emotionality in broiler chicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deleterious effect of social instability on meat-type chicken learning abilities and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Florianopolis, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.86, 2013, 47th Congress of the (ISAE) : Understanding behaviour to improve livelihood</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748564v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19936,51 +19936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20100,51 +20100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20163,277 +20163,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence maternelle prénatale chez la caille japonaise : effet de perturbations physiques chez la femelle pondeuse sur la qualité hormonale de ses œufs et le développement comportemental de ses jeunes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318379v1</w:t>
+                <w:t xml:space="preserve">hal-01318303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+                <w:t xml:space="preserve">Influence maternelle prénatale chez la caille japonaise : effet de perturbations physiques chez la femelle pondeuse sur la qualité hormonale de ses œufs et le développement comportemental de ses jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318303v1</w:t>
+                <w:t xml:space="preserve">hal-01318379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils individuels de rythmes journaliers de migration chez la caille des blés</w:t>
               </w:r>
@@ -20445,64 +20445,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès Annuel de la Société Francophone de Chronobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20540,90 +20540,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal epigenetic transmission of social motivation in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2007 - 30th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20766,51 +20766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressives, les poulettes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20891,77 +20891,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura N. Piccard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychology: New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.193-211, 2008, 9781604562408</w:t>
@@ -21022,77 +21022,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-farm hatching and contact with adult hen post hatch induce sex-dependent effects on performance, health and robustness in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21356,51 +21356,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20DD7758"/>
+    <w:nsid w:val="96DF18C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21587,51 +21587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertin-aline" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5647-1758" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094238685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9348" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Foucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231826" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.382" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ascione" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106262" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168459v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105538" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezrai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2022.105661" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575808" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104188" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112453" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lansade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.01.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi S Pawluski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Correa Pavinato" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roberto Postali Parra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-018-9883-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201762" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897092v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32993-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20319-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-016-9807-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Poisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.09.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani5040408" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cezar Pacheco da Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Germain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernardi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103267" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129955v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Okuliarova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kankova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Mostl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112817" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077583" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129650v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelhaitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.03.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ261P5N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr101" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guibert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008268" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kotrschal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.03.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNQ8MGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laviron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.08.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TG2DB8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023941" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019968v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014069" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lickliter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.07.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR54T4ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655520v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hirschenhauser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kotrschal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01672.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89F99686A51F9F5B1BD65E07C43B5E3304B6B913/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853909X446190" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-K9DDX3KV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575747v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyomarc'H" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283701" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575740v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard-Yris" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283685" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309220v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014050" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.07.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J90JCN7L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01536.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99E224B3DC59E97ED4257F1E313DC1E9C1275B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308866v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2008.04.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBP5SBQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575742v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20223" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMVG692H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308869v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308868v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309222v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20040" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DZHRQWN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319917v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.202" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHM9FJMM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319918v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575738v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319919v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2004.06.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TN9NLD3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396366v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Dawi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belkouchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Hadchiti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawrance" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2161" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442485v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418788v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249919v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424182v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383349v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790147v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736087v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347109v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797113v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793536v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740135v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748872v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194158v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807871v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745149v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Zeman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kankova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mostl" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746920v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807149v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748367v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744425v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748636v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Richard-Yris" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748506v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brunel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754657v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lickliter" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813487v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755698v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356229v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356233v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364871v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419044v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419050v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858141v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790516v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602729v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonneau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laclie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608027v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604679v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603823v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602533v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607650v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740634v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740650v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739054v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801313v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308727v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741077v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739522v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741398v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193974v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746035v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/hres/ISAE%202013%209789086867790isae2013-e.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809819v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747686v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215766.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804706v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308233v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748564v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807281v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744960v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318379v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01362126v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356234v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701109v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353365v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboree.com/annonce_oh-les-poulettes---_1723_1036_1_fr.html" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317677v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163794v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hondelatte" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953091v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Haond" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertin-aline" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5647-1758" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094238685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9348" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ascione" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106262" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168459v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105538" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezrai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2022.105661" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575808" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104188" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112453" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lansade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.01.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi S Pawluski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201762" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32993-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Correa Pavinato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roberto Postali Parra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-018-9883-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20319-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-016-9807-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652897v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Poisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.09.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani5040408" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640797v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cezar Pacheco da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Germain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103267" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Okuliarova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kankova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Mostl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112817" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077583" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129650v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelhaitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.03.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ261P5N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr101" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guibert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008268" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022144v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kotrschal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.03.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNQ8MGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laviron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.08.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TG2DB8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023941" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019968v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014069" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655520v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hirschenhauser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kotrschal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01672.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89F99686A51F9F5B1BD65E07C43B5E3304B6B913/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308862v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853909X446190" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-K9DDX3KV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575747v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyomarc'H" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283701" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575740v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard-Yris" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283685" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309220v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014050" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355471v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lickliter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.07.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR54T4ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.07.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J90JCN7L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01536.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99E224B3DC59E97ED4257F1E313DC1E9C1275B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308866v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2008.04.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBP5SBQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308869v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575742v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20223" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMVG692H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308868v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309222v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20040" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DZHRQWN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319917v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.202" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHM9FJMM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319918v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575738v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319919v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2004.06.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TN9NLD3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442485v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396366v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Dawi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belkouchi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Hadchiti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawrance" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2161" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418788v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249919v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424182v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383349v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790147v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736087v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347109v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793536v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797113v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740135v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194158v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807871v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745149v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Zeman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kankova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mostl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746920v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748872v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807149v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744425v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748636v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Richard-Yris" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748506v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brunel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755698v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813487v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754657v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lickliter" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356229v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356233v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364871v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419044v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419050v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858141v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790516v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602729v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonneau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laclie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603823v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604679v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608027v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602533v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607650v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740650v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739054v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801313v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740634v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308727v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741077v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193974v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739522v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741398v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809819v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308233v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747686v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215766.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804706v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748564v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/hres/ISAE%202013%209789086867790isae2013-e.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746035v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807281v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744960v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318379v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01362126v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356234v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701109v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353365v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboree.com/annonce_oh-les-poulettes---_1723_1036_1_fr.html" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317677v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163794v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hondelatte" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953091v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Haond" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>