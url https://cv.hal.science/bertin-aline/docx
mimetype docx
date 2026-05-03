--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -212,252 +212,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we achieve positive welfare through enrichment? A focus on fishes</w:t>
+                <w:t xml:space="preserve">Adult chicken hens express their affective states via bare facial skin blushing and head feather movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scott A Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9348⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 227, pp.123277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450720v1</w:t>
+                <w:t xml:space="preserve">hal-05214535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult chicken hens express their affective states via bare facial skin blushing and head feather movements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we achieve positive welfare through enrichment? A focus on fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 227, pp.123277. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.9348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214535v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleterious effect of social instability on broiler chicken learning abilities and behaviour</w:t>
               </w:r>
@@ -482,51 +482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -737,77 +737,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306601. </w:t>
@@ -858,51 +858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-farm hatching and contact with adult hen post hatch induce sex-dependent effects on performance, health and robustness in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,51 +1018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1113,51 +1113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1165,51 +1165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
@@ -1247,51 +1247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions positives chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1329,90 +1329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captive Blue-and-yellow macaws (Ara ararauna) show facial indicators of positive affect when reunited with their caregiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1515,51 +1515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 246, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Mezrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1989,559 +1989,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human face recognition in horses: data in favor of a holistic process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Artificial milk preference of newborn lambs is prenatally influenced by transfer of the flavor from the maternal diet to the amniotic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.575808⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.113166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151453v1</w:t>
+                <w:t xml:space="preserve">hal-03038653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+                <w:t xml:space="preserve">Human face recognition in horses: data in favor of a holistic process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.575808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937496v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bill covering and nape feather ruffling as indicators of calm states in the Sulphur-crested cockatoo (Cacatua galerita)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104188⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151161v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial milk preference of newborn lambs is prenatally influenced by transfer of the flavor from the maternal diet to the amniotic fluid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Cornilleau</w:t>
+                <w:t xml:space="preserve">Bill covering and nape feather ruffling as indicators of calm states in the Sulphur-crested cockatoo (Cacatua galerita)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Durieux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arielle Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 227, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.113166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038653v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object and food novelty induce distinct patterns of c-fos immunoreactivity in amygdala and striatum in domestic male chicks (Gallus gallus domesticus)</w:t>
               </w:r>
@@ -2661,51 +2661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cacatoès : l’expression par la plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2763,364 +2763,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human behaviour at the origin of maternal effects on offspring behaviour in laying hens (Gallus gallus domesticus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">High social motivation induces deficits in maternal behavior but not plasticity of the subventricular zone in Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Mocz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+                <w:t xml:space="preserve">Jodi S Pawluski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry D Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Beylard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (9), pp.e12716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.12716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988857v1</w:t>
+                <w:t xml:space="preserve">hal-02088773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High social motivation induces deficits in maternal behavior but not plasticity of the subventricular zone in Japanese quail (Coturnix japonica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human behaviour at the origin of maternal effects on offspring behaviour in laying hens (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (9), pp.e12716. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 201, pp.175-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jne.12716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088773v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial display and blushing: Means of visual communication in blue-and-yellow macaws (Ara Ararauna)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3305,51 +3305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of intraspecific hybridization on the fitness of the egg parasitoid Trichogramma galloi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Antonio Correa Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3409,51 +3409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there facial indicators of positive emotions in birds? A first exploration in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3543,51 +3543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incubation temperature affects the expression of young precocial birds’ fear-related behaviours and neuroendocrine correlates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3805,325 +3805,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to a conspecific alarm cue triggers behavioural plasticity in juvenile rainbow trout</w:t>
+                <w:t xml:space="preserve">Lipids in maternal diet influence yolk hormone levels and post-hatch neophobia in the domestic chick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Poisson</w:t>
+                <w:t xml:space="preserve">Elske N. de Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Borel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.09.013⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9999 (3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652897v1</w:t>
+                <w:t xml:space="preserve">hal-01483726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids in maternal diet influence yolk hormone levels and post-hatch neophobia in the domestic chick</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embryonic exposure to a conspecific alarm cue triggers behavioural plasticity in juvenile rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elske N. de Haas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rupert Palme</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9999 (3), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133, pp.35-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.21504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483726v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolk hormones influence in ovo chemosensory learning, growth, and feeding behavior in domestic chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,51 +4225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’olfaction chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4359,51 +4359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4454,51 +4454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificially increased yolk hormone levels and neophobia in domestic chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4582,295 +4582,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological identification of mealybug species (Hemiptera: Pseudococcidae) in brazilian vineyards</w:t>
+                <w:t xml:space="preserve">Maternally derived egg hormones, antibodies and antimicrobial proteins: Common and different pathways of maternal effects in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Cezar Pacheco da Silva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Monika Okuliarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Blin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bernardi</w:t>
+                <w:t xml:space="preserve">Erich Mostl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103267⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640797v1</w:t>
+                <w:t xml:space="preserve">hal-01129955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternally derived egg hormones, antibodies and antimicrobial proteins: Common and different pathways of maternal effects in Japanese quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and morphological identification of mealybug species (Hemiptera: Pseudococcidae) in brazilian vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Cezar Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Okuliarova</w:t>
+                <w:t xml:space="preserve">Aurelie Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Kankova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Jean-Francois Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erich Mostl</w:t>
+                <w:t xml:space="preserve">Daniel Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (11), pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129955v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
               </w:r>
@@ -4908,51 +4908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.e87249. </w:t>
@@ -5016,51 +5016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,51 +5175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5270,51 +5270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5404,77 +5404,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet influences offspring feeding behavior and fearfulness in the precocial chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (10), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5521,51 +5521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5680,51 +5680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pelhaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 139 (1-2), pp.114-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5770,51 +5770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The developmental stage of chicken embryos modulates the impact of in ovo olfactory stimulation on food preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5881,642 +5881,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of fearfulness in birds: genetic factors modulate non-genetic maternal influences</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience with a variety of feed colours reduces feed neophobia in the turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Guibert</w:t>
+                <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008268⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (1-2), pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022088v1</w:t>
+                <w:t xml:space="preserve">hal-01129607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of fearfulness in birds: genetic factors modulate non-genetic maternal influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.08.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.e14604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01022551v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpredictable mild stressors on laying females influence the composition of Japanese quail eggs and offspring's phenotype</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.03.012⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 225 (2), pp.505--510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01022144v1</w:t>
+                <w:t xml:space="preserve">hal-01022551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience with a variety of feed colours reduces feed neophobia in the turkey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+                <w:t xml:space="preserve">Unpredictable mild stressors on laying females influence the composition of Japanese quail eggs and offspring's phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Laviron</w:t>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+                <w:t xml:space="preserve">Kurt Kotrschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 135 (1-2), pp.78-85. </w:t>
+              <w:t xml:space="preserve">, 2011, 132 (1-2), pp.51-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129607v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A place to hide in the home-cage decreases yolk androgen levels and offspring emotional reactivity in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6606,51 +6606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of one week of stress on emotional reactivity and learning and memory performances in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6739,90 +6739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social instability in laying quail: consequences on yolk steroids and offspring's phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guémené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6873,51 +6873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In ovo olfactory experience influences post-hatch feeding behaviour in young chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,51 +7019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans-generational influence of human disturbances in Japanese quail: egg quality influences male social and sexual behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hirschenhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7135,64 +7135,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection for inherent fearfulness leads to divergent yolk steroid levels in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7294,51 +7294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily Laying Time in Free‐Living European Starlings: Solar Noon, a Potential Synchronizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7411,51 +7411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Individual Profiles of Daily Timing of Migratory Restlessness in European Quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7541,90 +7541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult:Young Ratio Influences Song Acquisition in Female European Starlings (Sturnus vulgaris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 123 (2), pp.195--203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7652,617 +7652,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased yolk testosterone facilitates prenatal perceptual learning in Northern bobwhite quail (Colinus virginianus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Social influences on circadian behavioural rhythms in vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Lickliter</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (5), pp.983-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.07.008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355471v1</w:t>
+                <w:t xml:space="preserve">hal-01155443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social influences on circadian behavioural rhythms in vertebrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Increased yolk testosterone facilitates prenatal perceptual learning in Northern bobwhite quail (Colinus virginianus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Möstl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lickliter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.01.004⟩</w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155443v1</w:t>
+                <w:t xml:space="preserve">hal-01355471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of social traits in juvenile Japanese quail affects adults' behaviour</w:t>
+                <w:t xml:space="preserve">Maternal epigenetic transmission of social motivation in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 114 (9), pp.817--826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2008.01536.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.07.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308865v1</w:t>
+                <w:t xml:space="preserve">hal-01308867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal epigenetic transmission of social motivation in birds</w:t>
+                <w:t xml:space="preserve">Selection of social traits in juvenile Japanese quail affects adults' behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaël Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 114 (9), pp.817--826. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (1-2), pp.174--186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2008.01536.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308867v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habituation to humans affects yolk steroid levels and offspring phenotype in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8364,77 +8364,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily laying time in free-living European starlings: Solar noon, a potential synchronizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8481,51 +8481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult and peer influences on starling song development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8610,77 +8610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable individual profiles of daily timing of migratory restlessness in European quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8740,90 +8740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult and peer influences on starling song development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (4), pp.362--374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8869,77 +8869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongenomic inheritance of emotional reactivity in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8985,64 +8985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothering during early development influences subsequent emotional and social behaviour in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Comparative Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 303A (9), pp.792--801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9088,77 +9088,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongenomic inheritance of emotional reactivity in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (1), pp.1--12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9204,64 +9204,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothering during early development influences subsequent emotional and social behaviour in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Comparative Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 303A (9), pp.792-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9307,64 +9307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothers' fear of human affects the emotional reactivity of young in domestic Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 89 (3-4), pp.215--231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9410,64 +9410,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothers’ fear of human affects the emotional reactivity of young in domestic Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 89 (3-4), pp.215-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9539,605 +9539,605 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263532v1</w:t>
+                <w:t xml:space="preserve">hal-04659479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tours, France. pp.236-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659479v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661370v1</w:t>
+                <w:t xml:space="preserve">hal-04353293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Soulet</w:t>
+                <w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Parias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hondelatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353293v2</w:t>
+                <w:t xml:space="preserve">hal-04661370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10192,51 +10192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-farm hatching and contact with adult hen posthatch induce sex-dependent effects on performance and health in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10477,51 +10477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10563,103 +10563,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t>
@@ -10688,90 +10688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10813,90 +10813,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement de couleur de peau chez la poule : un marqueur d’émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10938,77 +10938,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de nouveaux marqueurs faciaux d'émotions positives chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11063,77 +11063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExploratIon de nouveaux marqueurs faciaux d'émotions chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11240,51 +11240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRA; ANSES, Mar 2019, Tours, France. pp.370-374</w:t>
@@ -11307,277 +11307,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de régulation précoces de la néophobie alimentaire chez l’oiseau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effets de l’odorisation périnatale au cumin sur la composition des liquides amniotiques et les préférences olfactives du jeune chez la souris et l’ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Georgelin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790147v1</w:t>
+                <w:t xml:space="preserve">hal-02787861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’odorisation périnatale au cumin sur la composition des liquides amniotiques et les préférences olfactives du jeune chez la souris et l’ovin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Facteurs de régulation précoces de la néophobie alimentaire chez l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, rennes, France</w:t>
+              <w:t xml:space="preserve">48ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787861v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une transmission épigénétique du stress prénatal chez la caille ?</w:t>
               </w:r>
@@ -11615,51 +11615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., May 2017, Gif-sur-Yvette, France. 126 p</w:t>
@@ -11714,77 +11714,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4259 GMPc, Mar 2016, Caen, France</w:t>
@@ -11839,77 +11839,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Developmental Psychobiology, Jul 2015, San Sebastian, Spain</w:t>
@@ -11932,342 +11932,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience olfactive in ovo et comportement alimentaire chez l’oiseau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Olfactory experience of chicken embryos influences food preferences after hatching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d’Animation Scientifique AROMAGRI, Comportement Alimentaire et Sens Chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aromagri. Dijon, FRA., Nov 2014, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">When senses take flight: the evolution, development, mechanisms and function of avian senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Royal Society, Sep 2014, Newport Pagnell, Buckinghamshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793536v1</w:t>
+                <w:t xml:space="preserve">hal-01308729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie d’une poule pendant qu’elle fait son œuf influence le comportement des descendants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Expérience olfactive in ovo et comportement alimentaire chez l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Animation Scientifique "Epigénétique et Elevage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Journées d’Animation Scientifique AROMAGRI, Comportement Alimentaire et Sens Chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aromagri. Dijon, FRA., Nov 2014, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797113v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory experience of chicken embryos influences food preferences after hatching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La vie d’une poule pendant qu’elle fait son œuf influence le comportement des descendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">When senses take flight: the evolution, development, mechanisms and function of avian senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Royal Society, Sep 2014, Newport Pagnell, Buckinghamshire, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d'Animation Scientifique "Epigénétique et Elevage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308729v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters and QTL detection of social behaviors, fear behaviors and production traits in Japanese Quail</w:t>
               </w:r>
@@ -12305,51 +12305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
@@ -12417,51 +12417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12542,51 +12542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Yvonne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12622,570 +12622,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and long-term effects if embryonic environment in avian species</w:t>
+                <w:t xml:space="preserve">Genetic approach to study a link between maternal androgens and immunoprotective components in the egg of Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">Michal Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Loyau</w:t>
+                <w:t xml:space="preserve">Z. Kankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fresard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+                <w:t xml:space="preserve">E. Mostl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">6. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Poultry Science Association (PSA). DEU., 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194158v1</w:t>
+                <w:t xml:space="preserve">hal-02745149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences maternelles épigénétiques : influence d’un stress de chaleur sur l’environnement hormonal des embryons et le comportement alimentaire du poulet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Epigenetics and long-term effects if embryonic environment in avian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+                <w:t xml:space="preserve">Laure Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 11 diapositives</w:t>
+              <w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807871v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
+                <w:t xml:space="preserve">Influences maternelles épigénétiques : influence d’un stress de chaleur sur l’environnement hormonal des embryons et le comportement alimentaire du poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dehais</w:t>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vignal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 11 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190264v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic approach to study a link between maternal androgens and immunoprotective components in the egg of Japanese quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Zeman</w:t>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Kankova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mostl</w:t>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Poultry Science Association (PSA). DEU., 2013, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745149v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking at social motivation to assess meat producing poultry adaptation to rearing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13288,51 +13288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13400,51 +13400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13512,90 +13512,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP detection for QTL analysis of social behaviour and production traits in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Conference of the International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t>
@@ -13663,51 +13663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13749,51 +13749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation homme-animal et effets maternels chez la caille Japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ateliers de l'IFE - La relation Homme-Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nord (Paris 13). FRA., Sep 2013, Nanterre, France. 17 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13844,51 +13844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13943,90 +13943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience olfactive des embryons influence les comportements alimentaires des jeunes poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14068,51 +14068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience olfactive des embryons influence le comportement alimentaire des jeunes poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14228,51 +14228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
@@ -14340,51 +14340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14478,51 +14478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14935,51 +14935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stimulations négatives répétées améliorent paradoxalement les performances d'apprentissage chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15047,51 +15047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience des embryons dans l'oeuf influence le futur comportement des volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Avicole 2010 du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Nouzilly, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15155,51 +15155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15241,90 +15241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience in the egg influences precocial birds later ability to cope with their environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lickliter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mostl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15362,51 +15362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal auditory learning is enhanced by exposure to yolk testosterone in bobwhite quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lickliter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15444,51 +15444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongenomic maternal influence on the development of behaviour : pre- and postnatal maternal influences in the Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15496,51 +15496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2007 - 30th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalhousie University, Aug 2007, Halifax, Canada</w:t>
@@ -15569,90 +15569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing social complexity decreases learning from adults in young female European starlings (Sturnus vulgaris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15703,90 +15703,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal influences on ontogeny of rythms in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2007 - 30th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalhousie University, Aug 2007, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15824,90 +15824,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme épigénétique des caractéristiques comportementales individuelles de l’oiseau : rôle de la mère dans la construction comportementale du jeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR CNRS 2822 Ethologie; UMR CNRS 5169 CRCA, Nov 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15964,103 +15964,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does facial skin redness and head feather position vary depending on the affective states of adult domestic hens (Gallus gallus domesticus)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. Livre des résumés du 54ème colloque de la Société Française pour l'Etude du Comportement Animal, pp.112</w:t>
@@ -16128,51 +16128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16253,51 +16253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16339,103 +16339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t>
@@ -16503,51 +16503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16766,51 +16766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16887,51 +16887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Laclie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
@@ -16960,51 +16960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expressions faciales chez les grands perroquets : un moyen de communication intra et interspécifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17085,64 +17085,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation homme-animal induit des effets maternels chez la poule domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17335,64 +17335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial expressions in blue-and-yellow macaws (Ara ararauna): a way of communication within and between species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17512,51 +17512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17575,307 +17575,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stress prénatal a-t-il toujours des effets délétères sur l'ontogenèse comportementale chez l'oiseau ?</w:t>
+                <w:t xml:space="preserve">What the brain tells us about food neophobia in the young chicken &amp;lt;em&amp;gt;Gallus gallus domesticus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Mezraï</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Emilie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t>
+              <w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria. , 2016, 8th European Conference on Behavioural Biology (ECBB)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740650v1</w:t>
+                <w:t xml:space="preserve">hal-02739054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What the brain tells us about food neophobia in the young chicken &amp;lt;em&amp;gt;Gallus gallus domesticus&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Le stress prénatal a-t-il toujours des effets délétères sur l'ontogenèse comportementale chez l'oiseau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Perez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Nawel Mezraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria. , 2016, 8th European Conference on Behavioural Biology (ECBB)</w:t>
+              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739054v1</w:t>
+                <w:t xml:space="preserve">hal-02740650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors and impairs cognitive capacity in chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17956,51 +17956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18075,260 +18075,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Diet Influences Offspring Feeding Behavior and Fearfulness in Birds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308727v1</w:t>
+                <w:t xml:space="preserve">hal-01194127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dehais</w:t>
+                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48. Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain. , 41 p., 2015, 48th Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITAVI</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01194127v1</w:t>
+                <w:t xml:space="preserve">hal-02741077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maternal stress effects of an omega 3 enriched diet in chickens</w:t>
               </w:r>
@@ -18340,64 +18370,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elske de Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18446,152 +18476,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maternal Diet Influences Offspring Feeding Behavior and Fearfulness in Birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain. , 41 p., 2015, 48th Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t>
+              <w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741077v1</w:t>
+                <w:t xml:space="preserve">hal-01308727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird's emotionality modulates the impact of chronic stress on feeding behaviour</w:t>
               </w:r>
@@ -18629,51 +18629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vitoria-Gasteiz, Spain. </w:t>
@@ -18724,103 +18724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics and phenotypic variability:interesting insights from birds and long-term effects of embryonic environment in avian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t>
@@ -18849,51 +18849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolk hormones influence in ovo olfactory learning and feeding behaviour in domestic chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18901,51 +18901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
@@ -18974,51 +18974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigation of the cerebral network implicated in food neophobia in young chicken &amp;lt;em&amp;gt;Gallus gallus domesticus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19026,51 +19026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
@@ -19093,588 +19093,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets délétères du stress chronique sur la neurogénèse hippocampique dépendent du niveau d’émotivité chez la caille Japonaise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection for wheat digestibility affects emotionality in broiler chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pelhaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Florianopolis, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.86, 2013, 47th Congress of the (ISAE) : Understanding behaviour to improve livelihood</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809819v1</w:t>
+                <w:t xml:space="preserve">hal-02748564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation de la mère influence les préférences alimentaires des descendants chez l’oiseau.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets délétères du stress chronique sur la neurogénèse hippocampique dépendent du niveau d’émotivité chez la caille Japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Butruille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France. </w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308233v1</w:t>
+                <w:t xml:space="preserve">hal-02809819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’alimentation de la mère influence les préférences alimentaires des descendants chez l’oiseau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WPSA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02747686v1</w:t>
+                <w:t xml:space="preserve">hal-01308233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'embryon de poulet mémorise l'odeur de l'alimentation maternelle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Möstl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WPSA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804706v1</w:t>
+                <w:t xml:space="preserve">hal-02747686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for wheat digestibility affects emotionality in broiler chicks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'embryon de poulet mémorise l'odeur de l'alimentation maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02748564v1</w:t>
+                <w:t xml:space="preserve">hal-02804706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleterious effect of social instability on meat-type chicken learning abilities and behaviour</w:t>
               </w:r>
@@ -19686,51 +19686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19739,51 +19739,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Florianopolis, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.86, 2013, 47th Congress of the (ISAE) : Understanding behaviour to improve livelihood</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19837,51 +19837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19962,51 +19962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20048,51 +20048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnement thermique de la mère influence le contenu hormonal des oeufs et le comportement alimentaire des jeunes chez la poule domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20100,51 +20100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20294,103 +20294,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence maternelle prénatale chez la caille japonaise : effet de perturbations physiques chez la femelle pondeuse sur la qualité hormonale de ses œufs et le développement comportemental de ses jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Kotrschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
@@ -20419,77 +20419,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils individuels de rythmes journaliers de migration chez la caille des blés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20566,64 +20566,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2007 - 30th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20680,51 +20680,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les états affectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Sophie Darmaillacq; Frederic Lévy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethologie animale. Une approche biologique du comportement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3e édition, </w:t>
@@ -20779,51 +20779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressives, les poulettes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuela Leduc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oh les poulettes !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -20865,51 +20865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of early experience with mothers on the development of social and emotional behaviour in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20917,51 +20917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura N. Piccard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychology: New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.193-211, 2008, 9781604562408</w:t>
@@ -21157,51 +21157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifts from pulled to pushed range expansions caused by reduction of landscape connectedness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21356,51 +21356,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96DF18C7"/>
+    <w:nsid w:val="6BB670C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21587,51 +21587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertin-aline" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5647-1758" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094238685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9348" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ascione" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106262" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168459v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105538" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezrai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2022.105661" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575808" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104188" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112453" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lansade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.01.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi S Pawluski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201762" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32993-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Correa Pavinato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roberto Postali Parra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-018-9883-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20319-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-016-9807-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652897v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Poisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.09.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani5040408" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640797v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cezar Pacheco da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Germain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103267" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Okuliarova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kankova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Mostl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112817" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077583" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129650v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelhaitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.03.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ261P5N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr101" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guibert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008268" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022144v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kotrschal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.03.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNQ8MGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laviron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.08.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TG2DB8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023941" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019968v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014069" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655520v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hirschenhauser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kotrschal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01672.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89F99686A51F9F5B1BD65E07C43B5E3304B6B913/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308862v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853909X446190" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-K9DDX3KV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575747v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyomarc'H" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283701" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575740v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard-Yris" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283685" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309220v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014050" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355471v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lickliter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.07.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR54T4ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.07.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J90JCN7L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01536.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99E224B3DC59E97ED4257F1E313DC1E9C1275B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308866v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2008.04.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBP5SBQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308869v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575742v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20223" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMVG692H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308868v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309222v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20040" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DZHRQWN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319917v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.202" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHM9FJMM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319918v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575738v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319919v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2004.06.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TN9NLD3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442485v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396366v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Dawi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belkouchi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Hadchiti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawrance" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2161" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418788v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249919v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424182v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383349v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790147v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736087v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347109v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793536v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797113v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740135v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194158v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807871v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745149v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Zeman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kankova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mostl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746920v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748872v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807149v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744425v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748636v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Richard-Yris" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748506v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brunel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755698v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813487v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754657v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lickliter" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356229v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356233v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364871v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419044v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419050v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858141v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790516v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602729v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonneau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laclie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603823v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604679v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608027v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602533v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607650v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740650v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739054v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801313v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740634v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308727v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741077v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193974v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739522v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741398v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809819v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308233v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747686v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215766.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804706v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748564v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/hres/ISAE%202013%209789086867790isae2013-e.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746035v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807281v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744960v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318379v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01362126v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356234v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701109v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353365v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboree.com/annonce_oh-les-poulettes---_1723_1036_1_fr.html" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317677v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163794v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hondelatte" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953091v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Haond" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertin-aline" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5647-1758" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094238685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9348" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ascione" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106262" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168459v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105538" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezrai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2022.105661" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575808" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104188" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112453" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lansade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi S Pawluski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12716" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201762" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32993-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Correa Pavinato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roberto Postali Parra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-018-9883-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20319-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-016-9807-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Poisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.09.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani5040408" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129955v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Okuliarova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kankova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Mostl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112817" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640797v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cezar Pacheco da Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Germain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernardi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103267" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077583" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129650v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelhaitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.03.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ261P5N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr101" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laviron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.08.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TG2DB8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022088v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guibert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008268" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022144v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kotrschal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.03.012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNQ8MGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Formanek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023941" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019968v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014069" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655520v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hirschenhauser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kotrschal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01672.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89F99686A51F9F5B1BD65E07C43B5E3304B6B913/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308862v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853909X446190" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-K9DDX3KV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575747v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyomarc'H" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283701" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575740v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;annick Richard-Yris" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283685" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309220v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014050" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR54T4ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355471v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lickliter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.07.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308867v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01536.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99E224B3DC59E97ED4257F1E313DC1E9C1275B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308865v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.07.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J90JCN7L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308866v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2008.04.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBP5SBQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308869v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575742v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20223" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMVG692H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308868v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309222v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20040" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DZHRQWN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319917v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.202" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHM9FJMM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319918v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575738v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319919v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2004.06.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TN9NLD3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442485v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396366v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Dawi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belkouchi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Hadchiti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawrance" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2161" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418788v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249919v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424182v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383349v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790147v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736087v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347109v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793536v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797113v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740135v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745149v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Zeman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kankova" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mostl" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194158v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807871v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746920v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748872v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807149v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744425v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748636v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Richard-Yris" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748506v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brunel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755698v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813487v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754657v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lickliter" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356229v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356233v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364871v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419044v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419050v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858141v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790516v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602729v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonneau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laclie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603823v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604679v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608027v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602533v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607650v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739054v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740650v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801313v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740634v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741077v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308727v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193974v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739522v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741398v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748564v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/hres/ISAE%202013%209789086867790isae2013-e.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809819v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308233v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747686v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215766.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804706v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746035v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807281v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744960v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318379v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01362126v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356234v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701109v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353365v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboree.com/annonce_oh-les-poulettes---_1723_1036_1_fr.html" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317677v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163794v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hondelatte" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953091v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Haond" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>