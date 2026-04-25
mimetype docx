--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenola Yannou-Le Bris </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bertoluci-gwenola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3279-9473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083876995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle enseigne le Management de l’innovation, l’éco-conception et l’intégration du Développement Durable dans les processus des entreprises. Elle est en charge de la spécialisation de M2 MEAL (Management des Entreprises Agroalimentaires).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sa recherche porte sur la prise en compte du Développement Durable dans la conception de produits et les implications de cet objectif sur l’évolution des processus intra et interentreprises. Ces travaux visent à dégager :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- des méthodes d’appréhension du besoin produit (pour la constitution des cahiers des charges),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- des modèles de transformations des processus -notamment informationnels- qui supportent les changements organisationnels requis pour accroitre la production de valeur durable dans les chaines de valeurs industrielles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a circular business ecosystem 4.0 in the cosmetics industry: Findings from a bibliometric analysis and systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ransome Bawack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 521, pp.146162. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Processing Of Municipal Household Organic Waste: The Role Of Energy Mix Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ESCAPE 35 - European Symposium on Computer Aided Process Engineering Ghent, Belgium. 6-9 July 2025, 4, pp.1975 - 1980. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69997/sct.198612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment based optimization of scenarios of reusable glass bottles using context-specific key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100225. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using nutritional functional units provides a nuanced view of the environmental performance of food products within the same category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.838-856. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02285-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment in innovation design processes: place, role, and conditions of use in agrifood systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00860-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a small-scale and low-input organic apple value chain including fresh fruit, juice and applesauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.100141. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of consumer practices to the environmental impacts of pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.26-38. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on the Life Cycle Assessment of pizzas cooked and consumed at home taking into account the variability of consumer practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109143. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emballage alimentaire et durabilité : L’engagement de la Chaire CoPack dans la Stratégie 3R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejsi Hasanbelliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Chatzitheodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109207. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets for the environmental assessment of an apple value chain including fresh fruits, juice and applesauce from an organic low-input production farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.109824. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data related to the life cycle assessment of 44 artisanally produced french protected designation of origin (PDO) cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108403. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the Differences between the Environmental Impacts of 44 French Artisanal Cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (15), pp.9484. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14159484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The engineering of food with sustainable development goals:policies, curriculums, business models, and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19397038.2020.1722765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Aligned Co-Decisions for More Sustainable Food Value Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.6551. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13126551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of food systems within territories: which framework of analysis in ergonomics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace et temps de l’activité / Travail, Territoire et politique, 18 (18-2), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.6980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in ecodesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2020.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Eco-Innovation in Academic Eco-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Jubera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.3361-3370. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy decision tool to evaluate the sustainable performance of suppliers in an agrifood value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining eco-social and environmental indicators to assess the sustainability performance of a food value chain: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.135-143. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.04.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A template for sustainable food value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monastyrnaya Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.461 - 476. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/IFAMR2015.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUSTAINABILITY FOR THE ACTORS OF A FOOD VALUE CHAIN: HOW TO COOPERATE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrine Lallmahomed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1370-1382. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/sdp-v12-n8-1370-1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils pour quelle éco-conception alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrine Lallmahomed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars-Avril 2016 (3-4), pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a standardized country-specific environmental food database for nutritional epidemiology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.e0150617. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0150617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the environmental impacts of olive packaging solutions for the European food market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Olsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.234-243. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farine d’insectes : quel intérêt nutritionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Mingotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, janvier-février</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding best practices for automotive glazing recycling: a network optimization model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.446-461. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Decisions in SMEs Projects of Disruptive Technological Innovation by Balancing Values and Risks Related to Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Modern Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using eco-design tools: An overview of experts' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.destud.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integration of a simplified environmental assessment tool based on an environmental categorisation per range of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), pp 1-24. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2012.665226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use-phase memory: A tool for the sustainable construction and renovation of residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.53-70. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-concevoir pour l'industrie alimentaire : quelles spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ecoconception, conception et innovation, 17 (1), p 123-135. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.017.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie I) : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 609, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie II) : Applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 611, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ecodesign by conducting changes in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Le Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Froelich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.671-680. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2006.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sustainability in collective catering: which consensus around a desirable unknown?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMPL, Un outil d'aide à la conception de scénarios de réemploi basé sur des critères environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop réemploi de la Chaire d'entreprises Vigne &amp; Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d'entreprises Vigne &amp; Vin; Institut Agro Montpellier, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoconception alimentaire ; Enjeux Organisationnels ; Projet Européen FAIRCHAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque dédié à l'Ecoconception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMET (COMmunauté d'ExperTs) RSE (Responsabilité Soci(ét)ale des Entreprises) du CNES (Centre national d'Etudes Spatiales), Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles ACV simplifiés à l'outil d'aide à la decision : Application au réemploi des bouteilles en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly tool based on simplified parametrized Life Cycle Assessment models to optimize returnable packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EFFoST International Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles ACV simplifiés à l’outil d’aide à la decision: Application au réemploi des bouteilles en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations couplées et alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les transitions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, Jan 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail managérial, entre exploration et exploitation face aux enjeux de durabilité : cas d’une PME en restauration collective pour adultes au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Household Organic Waste Management: Modeling and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie de Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition of food systems, a diversity of expectations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaïma Naciri-Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Next-Generation of Food Research, Education and Industry" Iseki 7th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iseki Food Association, Jul 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable and local food procurement in the case of a collective catering association in France: what changes in the managerial work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference - ODAM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la durabilité dans les processus de conception d'innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEAS, Dec 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology 4.0-based sustainable innovation practices in the cosmetics industry: toward a circular business ecosystem 4.0 research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ransome Epie Bawack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB World Congress_Entrepreneurship for Humanity &amp; Peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Small Business, Jul 2023, Gwandgiu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'origine des variations potentielles d'impacts environnementaux entre les fromages : cas de 44 fromages AOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission R&amp;D du CNAOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAOL, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the preparation mode on the environmental performance of food products: A case study on pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Innovation in Biomass Research Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Treves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3281-3290, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Business Model: a case study of the evolution of activity system by eco-design and eco-innovation practices to value wine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaîne de valeur des connaissances pour éco-concevoir et éco-innover en alimentaire Études de cas des projets ECOTROPHELIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RPI 2018-“Les nouveaux modes d'organisation des processus d'innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des problèmes inter-métiers lors de l’introduction d’une innovation liée à l’industrie 4.0 : intégration à un processus de conception d’offre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Géne Industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesign of sustainable performance objectives in a food value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.289-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et gestion de la durabilité d’une chaine de valeur alimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chaire SDSC (Sustainable Demand-Supply Chain) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials, limits and complementarities of these methods for the eco-assessment of processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop eco-design of agro-bio-industry processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials, limits and complementarities of the approaches for process eco-design and eco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop eco-design of agro-bio-industry processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorization of customer concerns for an OT front-end of innovation process in an IT/OT convergence context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design & Sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Sonesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Innovation Stakes &amp; Business competitiveness at a European level: the key to success for business-university partnerships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEKI Food Association, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which hygienic products for which continent? Design for usage and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Murthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrine Lallmahomed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia. pp.311-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for visual representation of sustainable value creation process in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Monastyrnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Science to Business, IX International Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability system evolution's need for food labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EFFoST International Conference, together with the 7th International Conference on the Food Factory for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST); Food Science Sweden (FSS) and The Royal Swedish Academy of Sciences (KVA), Nov 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design vs. eco-innovation: an industrial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Design Conference - DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.1501-1510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling subjective product properties in engineering, food and fashion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Design Conference DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zagreb Faculty of Mechanical Engineering and Naval Architecture ; the Design Society ; HDESK - Croatian Society for Mechanical Engineering Design, May 2014, Dubrovnik, Croatia. pp.791-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing sustainability in supply chains: the sustainable Demand-Supply chain approach, a proposal for a pragmatic approach in the food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lassalle-de Salins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Wageningen International Conference on Chain and Network Management (WICaNeM 2014) : Sustainability and Innovation in Chains and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Capri, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food innovation – The challenges of collaboration between marketing and R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Riandita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2013 : 20ème édition du colloque international de la Conception et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESTIA, Jul 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorization of innovation funnels of companies as a way to better make conscious agility and permeability of innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Research into Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICORD, Jan 2013, Chennai, India. pp.721-734, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-1050-4_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From environmental assessment to usage centered eco-design: taking into account the real impact of container-content system for the liquid laundry detergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED13) Design For Harmonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creative Design Institute; Sungkyunkwan University ; the Design Society, Aug 2013, Séoul, South Korea. pp.241-250, ISBN: 978-1-904670-48-3, ISSN: 2220-4334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influents sur le consentement à trier des consommateurs français. cas des emballages de lessives liquides en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ., Italie. pp.USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing sustainability concerns into food product design and decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trezzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Mayenne Technopole; Institut Suédois SIK, Jul 2012, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Define a specific sustainable assessment methodology for the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFOST 2012 Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An environmental typology per range of products used as a streamlining strategy for setting up the LCA within the design team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME – Virtual Concept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers ParisTech, ESTIA, University of Bordeaux, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision aid tool and design approach for plastic recycling chain integration in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maudet-Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED’07 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permettre l'évaluation globale Développement Durable de pré solution d'aménagement de bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CONFERE 2006 6-7 juillet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Marrakech,, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manufacturing Green Office Furniture to providing Sustainable Workplace Services: A necessary change in practices, tools and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCE2006 - 13th CIRP International Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors behind environmental and economic impacts of packaging reuse loops: case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Rodriguez-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFOST 2025 “Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, Portugal. 74, pp.141 - 151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of integrated packaging and distribution systems ensuring the quality and safety of fortified infant flours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of Sustainable Packaging Systems for Fortified Infant Flours in Tropical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna-Rodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFOST 2025 “Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified parametrized LCA user-friendly tool to eco-design reusable bottle scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference LCA FOOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly tool based on Simplified parametrized LCA to eco-design reusable bottle scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School canteens as a transformation tool for more sustainable food systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Next-Generation of Food Research, Education and Industry" Iseki 7th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Palaiseau, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment tool to support design of food products integrating environmental, nutritional and sensorial dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the environmental impact of 45 artisanal French cheeses using two scenarios of ripening rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lima, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of innovative sustainable agri-food value chains: rights, duties and potentialities of Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Östergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional LCA improves the understanding of the environmental impacts of foods taking into account the diversity of recipes within a same food category: the case of pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual from Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual choices influence on value chain sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception et éco-innovation dans l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Duchaîne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 313 p., 2019, 978-1-78405-582-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l'innovation. Un état des pratiques et des modèles organisationnels dans les grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Techniques de l'Ingénieur, pp.120, 2012, 978-2-85059-130-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour la création d’un nouveau produit alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation durable et emballages de produits de grande consommation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating plastic recycling industries into the automotive supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Froelich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in eco-design - Additional material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec, Université Paris-Saclay; AgroParisTech - INRA; University of Illinois at Urbana Champaign. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode d'amélioration de la cohérence des processus industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Arts et Métiers ParisTech, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenola Yannou-Le Bris </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure à AgroParisTech en éco-innovation et management des organisations   </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bertoluci-gwenola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3279-9473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083876995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G Yannou-Le Bris enseigne le Management de l’innovation, l’éco-conception et l’intégration du Développement Durable dans les pratiques des organisations. Ses enseignements prennent corps dans le cursus ingénieur d'AgroParis Tech (sur les 3 années) et dans la co direction de la dominante de 3A en cosmétique. Sa recherche porte sur la prise en compte des enjeux de transition en conception de produits et les implications de cet objectif de transition sur l’évolution des processus intra et interentreprises. Les filières étudiées sont avant tout celles des systèmes alimentaires mais aussi de la cosmétique. Ces travaux engagent une démarche compréhensive des transformations à l'oeuvre pour favoriser la transition dans les sytèmes alimentaires vers des alimentations et des organisations plus durables. Ces travaux ambitionnent de contribuer à l'élaboration de méthodes et pratiques des organisations qui favorisent des innovations technologiques et organisationnelles au service des enjeux de tansition, notamment au travers de démarches de codesign et plus généralement de démarches participatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G Yannou-Le Bris teaches Innovation Management, eco-design, and the integration of sustainable development into organizational practices. His teaching is integrated into the three-year engineering program at AgroParisTech and into the co-direction of the third-year specialization in cosmetics.Her research focuses on incorporating transition challenges into product design and the implications of this transition objective on the evolution of intra- and inter-organizational processes. The sectors studied are primarily food systems, but also cosmetics. This work involves a comprehensive approach to the transformations underway to facilitate the transition in food systems toward more sustainable diets and organizations. This research aims to contribute to the development of organizational methods and practices that foster technological and organizational innovations in support of transition challenges, particularly through co-design approaches and, more generally, participatory approaches.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Processing Of Municipal Household Organic Waste: The Role Of Energy Mix Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ESCAPE 35 - European Symposium on Computer Aided Process Engineering Ghent, Belgium. 6-9 July 2025, 4, pp.1975 - 1980. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69997/sct.198612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a circular business ecosystem 4.0 in the cosmetics industry: Findings from a bibliometric analysis and systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ransome Bawack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 521, pp.146162. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment based optimization of scenarios of reusable glass bottles using context-specific key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100225. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using nutritional functional units provides a nuanced view of the environmental performance of food products within the same category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.838-856. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02285-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment in innovation design processes: place, role, and conditions of use in agrifood systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00860-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of consumer practices to the environmental impacts of pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.26-38. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on the Life Cycle Assessment of pizzas cooked and consumed at home taking into account the variability of consumer practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109143. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a small-scale and low-input organic apple value chain including fresh fruit, juice and applesauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.100141. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emballage alimentaire et durabilité : L’engagement de la Chaire CoPack dans la Stratégie 3R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejsi Hasanbelliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Chatzitheodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109207. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets for the environmental assessment of an apple value chain including fresh fruits, juice and applesauce from an organic low-input production farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.109824. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data related to the life cycle assessment of 44 artisanally produced french protected designation of origin (PDO) cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108403. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the Differences between the Environmental Impacts of 44 French Artisanal Cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (15), pp.9484. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14159484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The engineering of food with sustainable development goals:policies, curriculums, business models, and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19397038.2020.1722765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Aligned Co-Decisions for More Sustainable Food Value Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.6551. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13126551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of food systems within territories: which framework of analysis in ergonomics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace et temps de l’activité / Travail, Territoire et politique, 18 (18-2), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.6980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in ecodesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2020.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Eco-Innovation in Academic Eco-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Jubera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.3361-3370. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy decision tool to evaluate the sustainable performance of suppliers in an agrifood value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining eco-social and environmental indicators to assess the sustainability performance of a food value chain: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.135-143. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.04.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A template for sustainable food value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monastyrnaya Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.461 - 476. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/IFAMR2015.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUSTAINABILITY FOR THE ACTORS OF A FOOD VALUE CHAIN: HOW TO COOPERATE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrine Lallmahomed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1370-1382. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/sdp-v12-n8-1370-1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils pour quelle éco-conception alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrine Lallmahomed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars-Avril 2016 (3-4), pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a standardized country-specific environmental food database for nutritional epidemiology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.e0150617. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0150617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the environmental impacts of olive packaging solutions for the European food market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Olsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.234-243. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farine d’insectes : quel intérêt nutritionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Mingotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, janvier-février</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding best practices for automotive glazing recycling: a network optimization model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.446-461. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using eco-design tools: An overview of experts' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.destud.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Decisions in SMEs Projects of Disruptive Technological Innovation by Balancing Values and Risks Related to Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Modern Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integration of a simplified environmental assessment tool based on an environmental categorisation per range of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), pp 1-24. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2012.665226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use-phase memory: A tool for the sustainable construction and renovation of residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.53-70. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-concevoir pour l'industrie alimentaire : quelles spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ecoconception, conception et innovation, 17 (1), p 123-135. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.017.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie I) : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 609, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie II) : Applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 611, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ecodesign by conducting changes in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Le Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Froelich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.671-680. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2006.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sustainability in collective catering: which consensus around a desirable unknown?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMPL, Un outil d'aide à la conception de scénarios de réemploi basé sur des critères environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop réemploi de la Chaire d'entreprises Vigne &amp; Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d'entreprises Vigne &amp; Vin; Institut Agro Montpellier, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoconception alimentaire ; Enjeux Organisationnels ; Projet Européen FAIRCHAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque dédié à l'Ecoconception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMET (COMmunauté d'ExperTs) RSE (Responsabilité Soci(ét)ale des Entreprises) du CNES (Centre national d'Etudes Spatiales), Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles ACV simplifiés à l’outil d’aide à la decision: Application au réemploi des bouteilles en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations couplées et alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les transitions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, Jan 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail managérial, entre exploration et exploitation face aux enjeux de durabilité : cas d’une PME en restauration collective pour adultes au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles ACV simplifiés à l'outil d'aide à la decision : Application au réemploi des bouteilles en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly tool based on simplified parametrized Life Cycle Assessment models to optimize returnable packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EFFoST International Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Household Organic Waste Management: Modeling and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie de Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition of food systems, a diversity of expectations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaïma Naciri-Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Next-Generation of Food Research, Education and Industry" Iseki 7th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iseki Food Association, Jul 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable and local food procurement in the case of a collective catering association in France: what changes in the managerial work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference - ODAM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology 4.0-based sustainable innovation practices in the cosmetics industry: toward a circular business ecosystem 4.0 research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ransome Epie Bawack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB World Congress_Entrepreneurship for Humanity &amp; Peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Small Business, Jul 2023, Gwandgiu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la durabilité dans les processus de conception d'innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEAS, Dec 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'origine des variations potentielles d'impacts environnementaux entre les fromages : cas de 44 fromages AOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission R&amp;D du CNAOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAOL, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the preparation mode on the environmental performance of food products: A case study on pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Innovation in Biomass Research Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Treves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3281-3290, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Business Model: a case study of the evolution of activity system by eco-design and eco-innovation practices to value wine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaîne de valeur des connaissances pour éco-concevoir et éco-innover en alimentaire Études de cas des projets ECOTROPHELIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RPI 2018-“Les nouveaux modes d'organisation des processus d'innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesign of sustainable performance objectives in a food value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.289-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des problèmes inter-métiers lors de l’introduction d’une innovation liée à l’industrie 4.0 : intégration à un processus de conception d’offre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Géne Industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et gestion de la durabilité d’une chaine de valeur alimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chaire SDSC (Sustainable Demand-Supply Chain) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials, limits and complementarities of the approaches for process eco-design and eco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop eco-design of agro-bio-industry processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials, limits and complementarities of these methods for the eco-assessment of processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop eco-design of agro-bio-industry processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorization of customer concerns for an OT front-end of innovation process in an IT/OT convergence context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design & Sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Sonesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Innovation Stakes &amp; Business competitiveness at a European level: the key to success for business-university partnerships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEKI Food Association, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which hygienic products for which continent? Design for usage and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Murthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrine Lallmahomed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia. pp.311-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for visual representation of sustainable value creation process in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Monastyrnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Science to Business, IX International Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability system evolution's need for food labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EFFoST International Conference, together with the 7th International Conference on the Food Factory for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST); Food Science Sweden (FSS) and The Royal Swedish Academy of Sciences (KVA), Nov 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design vs. eco-innovation: an industrial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Design Conference - DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.1501-1510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling subjective product properties in engineering, food and fashion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Design Conference DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zagreb Faculty of Mechanical Engineering and Naval Architecture ; the Design Society ; HDESK - Croatian Society for Mechanical Engineering Design, May 2014, Dubrovnik, Croatia. pp.791-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing sustainability in supply chains: the sustainable Demand-Supply chain approach, a proposal for a pragmatic approach in the food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lassalle-de Salins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Wageningen International Conference on Chain and Network Management (WICaNeM 2014) : Sustainability and Innovation in Chains and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Capri, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food innovation – The challenges of collaboration between marketing and R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Riandita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2013 : 20ème édition du colloque international de la Conception et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESTIA, Jul 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorization of innovation funnels of companies as a way to better make conscious agility and permeability of innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Research into Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICORD, Jan 2013, Chennai, India. pp.721-734, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-1050-4_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From environmental assessment to usage centered eco-design: taking into account the real impact of container-content system for the liquid laundry detergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED13) Design For Harmonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creative Design Institute; Sungkyunkwan University ; the Design Society, Aug 2013, Séoul, South Korea. pp.241-250, ISBN: 978-1-904670-48-3, ISSN: 2220-4334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influents sur le consentement à trier des consommateurs français. cas des emballages de lessives liquides en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ., Italie. pp.USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing sustainability concerns into food product design and decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trezzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Mayenne Technopole; Institut Suédois SIK, Jul 2012, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Define a specific sustainable assessment methodology for the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFOST 2012 Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An environmental typology per range of products used as a streamlining strategy for setting up the LCA within the design team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME – Virtual Concept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers ParisTech, ESTIA, University of Bordeaux, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision aid tool and design approach for plastic recycling chain integration in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maudet-Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED’07 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permettre l'évaluation globale Développement Durable de pré solution d'aménagement de bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CONFERE 2006 6-7 juillet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Marrakech,, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manufacturing Green Office Furniture to providing Sustainable Workplace Services: A necessary change in practices, tools and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCE2006 - 13th CIRP International Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of integrated packaging and distribution systems ensuring the quality and safety of fortified infant flours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors behind environmental and economic impacts of packaging reuse loops: case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Rodriguez-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFOST 2025 “Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, Portugal. 74, pp.141 - 151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of Sustainable Packaging Systems for Fortified Infant Flours in Tropical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna-Rodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFOST 2025 “Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified parametrized LCA user-friendly tool to eco-design reusable bottle scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference LCA FOOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly tool based on Simplified parametrized LCA to eco-design reusable bottle scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School canteens as a transformation tool for more sustainable food systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Next-Generation of Food Research, Education and Industry" Iseki 7th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Palaiseau, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of innovative sustainable agri-food value chains: rights, duties and potentialities of Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Östergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the environmental impact of 45 artisanal French cheeses using two scenarios of ripening rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lima, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment tool to support design of food products integrating environmental, nutritional and sensorial dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional LCA improves the understanding of the environmental impacts of foods taking into account the diversity of recipes within a same food category: the case of pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual from Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual choices influence on value chain sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception et éco-innovation dans l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Duchaîne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 313 p., 2019, 978-1-78405-582-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l'innovation. Un état des pratiques et des modèles organisationnels dans les grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Techniques de l'Ingénieur, pp.120, 2012, 978-2-85059-130-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour la création d’un nouveau produit alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation durable et emballages de produits de grande consommation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating plastic recycling industries into the automotive supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Froelich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in eco-design - Additional material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec, Université Paris-Saclay; AgroParisTech - INRA; University of Illinois at Urbana Champaign. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode d'amélioration de la cohérence des processus industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Arts et Métiers ParisTech, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="085B0E48"/>
+    <w:nsid w:val="8ECF2020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertoluci-gwenola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3279-9473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083876995" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Bawack" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ottini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69997/sct.198612" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02285-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00860-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143509v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejsi Hasanbelliu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109824" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dijoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159484" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Serhan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2020.1722765" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Eckert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13126551" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#160;bail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6980" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2020.5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Jubera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Olsson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.343" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.04.156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monastyrnaya Elena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2015.0061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrine Lallmahomed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/sdp-v12-n8-1370-1382" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150617" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.09.029" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mingotaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.02.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petetin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2012.10.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Andriankaja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2012.665226" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875546v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Picon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Zaraket" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2013.08.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.017.0123" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850651v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850654v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Pochat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Froelich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2006.01.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214292v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214315v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808984v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644079v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lyonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157168v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Naciri-Farid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185642v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615517v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Epie Bawack" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866732v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285623v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Treves" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.335" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813504v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673542v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonnetto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813471v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568493v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Beaulieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568447v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Colomer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Sonesson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Garcia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444960v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Murthy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Monastyrnaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544079v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapdaniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144352v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Eckert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567733v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lassalle-de Salins" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Riandita" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543728v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-1050-4_57" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E27EFCF3F737BF947C17C6C4DCF1B8A4CE7BA91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913256v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543960v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trezzani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234306v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718569v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maudet-Charbuillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114070v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Boughnim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108217v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malsch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436682v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Rodriguez-Florez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186126v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Andriamahefa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436690v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna-Rodas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753585v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721232v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157206v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sourd" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866694v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866705v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stergren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086180v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813486v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391336v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ducha&#238;ne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263665v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cuisinier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567783v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maudet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084355v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005759v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertoluci-gwenola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3279-9473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083876995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ottini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69997/sct.198612" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Bawack" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146162" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02285-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00860-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109143" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejsi Hasanbelliu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109824" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dijoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159484" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Serhan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2020.1722765" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Eckert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13126551" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#160;bail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6980" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2020.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Jubera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Olsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.04.156" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monastyrnaya Elena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2015.0061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrine Lallmahomed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/sdp-v12-n8-1370-1382" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150617" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.09.029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mingotaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.02.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2012.10.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petetin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Andriankaja" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2012.665226" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875546v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Picon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Zaraket" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2013.08.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.017.0123" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Pochat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Froelich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2006.01.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644079v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lyonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808984v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186029v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Naciri-Farid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185642v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Epie Bawack" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Treves" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.335" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813504v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813520v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673542v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonnetto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Beaulieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Colomer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Sonesson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444960v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Murthy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Monastyrnaya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544079v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapdaniel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Eckert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lassalle-de Salins" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567721v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Riandita" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543728v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-1050-4_57" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E27EFCF3F737BF947C17C6C4DCF1B8A4CE7BA91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913256v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738133v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543960v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trezzani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718569v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maudet-Charbuillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Boughnim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108217v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186126v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Andriamahefa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436682v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Rodriguez-Florez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436690v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna-Rodas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753585v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721232v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157206v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sourd" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stergren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866694v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086180v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Petit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ducha&#238;ne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263665v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cuisinier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719227v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maudet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084355v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005759v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>