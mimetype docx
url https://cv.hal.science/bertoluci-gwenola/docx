--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenola Yannou-Le Bris </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure à AgroParisTech en éco-innovation et management des organisations   </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bertoluci-gwenola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3279-9473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083876995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G Yannou-Le Bris enseigne le Management de l’innovation, l’éco-conception et l’intégration du Développement Durable dans les pratiques des organisations. Ses enseignements prennent corps dans le cursus ingénieur d'AgroParis Tech (sur les 3 années) et dans la co direction de la dominante de 3A en cosmétique. Sa recherche porte sur la prise en compte des enjeux de transition en conception de produits et les implications de cet objectif de transition sur l’évolution des processus intra et interentreprises. Les filières étudiées sont avant tout celles des systèmes alimentaires mais aussi de la cosmétique. Ces travaux engagent une démarche compréhensive des transformations à l'oeuvre pour favoriser la transition dans les sytèmes alimentaires vers des alimentations et des organisations plus durables. Ces travaux ambitionnent de contribuer à l'élaboration de méthodes et pratiques des organisations qui favorisent des innovations technologiques et organisationnelles au service des enjeux de tansition, notamment au travers de démarches de codesign et plus généralement de démarches participatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G Yannou-Le Bris teaches Innovation Management, eco-design, and the integration of sustainable development into organizational practices. His teaching is integrated into the three-year engineering program at AgroParisTech and into the co-direction of the third-year specialization in cosmetics.Her research focuses on incorporating transition challenges into product design and the implications of this transition objective on the evolution of intra- and inter-organizational processes. The sectors studied are primarily food systems, but also cosmetics. This work involves a comprehensive approach to the transformations underway to facilitate the transition in food systems toward more sustainable diets and organizations. This research aims to contribute to the development of organizational methods and practices that foster technological and organizational innovations in support of transition challenges, particularly through co-design approaches and, more generally, participatory approaches.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Processing Of Municipal Household Organic Waste: The Role Of Energy Mix Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ESCAPE 35 - European Symposium on Computer Aided Process Engineering Ghent, Belgium. 6-9 July 2025, 4, pp.1975 - 1980. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69997/sct.198612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a circular business ecosystem 4.0 in the cosmetics industry: Findings from a bibliometric analysis and systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ransome Bawack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 521, pp.146162. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment based optimization of scenarios of reusable glass bottles using context-specific key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100225. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using nutritional functional units provides a nuanced view of the environmental performance of food products within the same category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.838-856. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02285-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment in innovation design processes: place, role, and conditions of use in agrifood systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00860-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of consumer practices to the environmental impacts of pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.26-38. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on the Life Cycle Assessment of pizzas cooked and consumed at home taking into account the variability of consumer practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109143. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a small-scale and low-input organic apple value chain including fresh fruit, juice and applesauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.100141. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emballage alimentaire et durabilité : L’engagement de la Chaire CoPack dans la Stratégie 3R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejsi Hasanbelliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Chatzitheodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109207. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets for the environmental assessment of an apple value chain including fresh fruits, juice and applesauce from an organic low-input production farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.109824. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data related to the life cycle assessment of 44 artisanally produced french protected designation of origin (PDO) cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108403. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the Differences between the Environmental Impacts of 44 French Artisanal Cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (15), pp.9484. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14159484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The engineering of food with sustainable development goals:policies, curriculums, business models, and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19397038.2020.1722765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Aligned Co-Decisions for More Sustainable Food Value Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.6551. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13126551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of food systems within territories: which framework of analysis in ergonomics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace et temps de l’activité / Travail, Territoire et politique, 18 (18-2), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.6980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in ecodesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2020.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Eco-Innovation in Academic Eco-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Jubera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.3361-3370. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy decision tool to evaluate the sustainable performance of suppliers in an agrifood value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining eco-social and environmental indicators to assess the sustainability performance of a food value chain: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.135-143. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.04.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A template for sustainable food value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monastyrnaya Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.461 - 476. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/IFAMR2015.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUSTAINABILITY FOR THE ACTORS OF A FOOD VALUE CHAIN: HOW TO COOPERATE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrine Lallmahomed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1370-1382. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/sdp-v12-n8-1370-1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils pour quelle éco-conception alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrine Lallmahomed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars-Avril 2016 (3-4), pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a standardized country-specific environmental food database for nutritional epidemiology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.e0150617. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0150617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the environmental impacts of olive packaging solutions for the European food market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Olsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.234-243. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farine d’insectes : quel intérêt nutritionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Mingotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, janvier-février</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding best practices for automotive glazing recycling: a network optimization model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.446-461. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using eco-design tools: An overview of experts' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.destud.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Decisions in SMEs Projects of Disruptive Technological Innovation by Balancing Values and Risks Related to Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Modern Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integration of a simplified environmental assessment tool based on an environmental categorisation per range of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), pp 1-24. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2012.665226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use-phase memory: A tool for the sustainable construction and renovation of residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.53-70. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-concevoir pour l'industrie alimentaire : quelles spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ecoconception, conception et innovation, 17 (1), p 123-135. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.017.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie I) : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 609, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie II) : Applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 611, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ecodesign by conducting changes in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Le Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Froelich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.671-680. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2006.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sustainability in collective catering: which consensus around a desirable unknown?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMPL, Un outil d'aide à la conception de scénarios de réemploi basé sur des critères environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop réemploi de la Chaire d'entreprises Vigne &amp; Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d'entreprises Vigne &amp; Vin; Institut Agro Montpellier, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoconception alimentaire ; Enjeux Organisationnels ; Projet Européen FAIRCHAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque dédié à l'Ecoconception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMET (COMmunauté d'ExperTs) RSE (Responsabilité Soci(ét)ale des Entreprises) du CNES (Centre national d'Etudes Spatiales), Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles ACV simplifiés à l’outil d’aide à la decision: Application au réemploi des bouteilles en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations couplées et alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les transitions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, Jan 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail managérial, entre exploration et exploitation face aux enjeux de durabilité : cas d’une PME en restauration collective pour adultes au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles ACV simplifiés à l'outil d'aide à la decision : Application au réemploi des bouteilles en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly tool based on simplified parametrized Life Cycle Assessment models to optimize returnable packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EFFoST International Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Household Organic Waste Management: Modeling and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie de Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition of food systems, a diversity of expectations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaïma Naciri-Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Next-Generation of Food Research, Education and Industry" Iseki 7th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iseki Food Association, Jul 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable and local food procurement in the case of a collective catering association in France: what changes in the managerial work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference - ODAM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology 4.0-based sustainable innovation practices in the cosmetics industry: toward a circular business ecosystem 4.0 research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ransome Epie Bawack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB World Congress_Entrepreneurship for Humanity &amp; Peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Small Business, Jul 2023, Gwandgiu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la durabilité dans les processus de conception d'innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEAS, Dec 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'origine des variations potentielles d'impacts environnementaux entre les fromages : cas de 44 fromages AOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission R&amp;D du CNAOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAOL, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the preparation mode on the environmental performance of food products: A case study on pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Innovation in Biomass Research Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Treves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3281-3290, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Business Model: a case study of the evolution of activity system by eco-design and eco-innovation practices to value wine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaîne de valeur des connaissances pour éco-concevoir et éco-innover en alimentaire Études de cas des projets ECOTROPHELIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RPI 2018-“Les nouveaux modes d'organisation des processus d'innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesign of sustainable performance objectives in a food value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.289-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des problèmes inter-métiers lors de l’introduction d’une innovation liée à l’industrie 4.0 : intégration à un processus de conception d’offre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Géne Industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et gestion de la durabilité d’une chaine de valeur alimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chaire SDSC (Sustainable Demand-Supply Chain) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials, limits and complementarities of the approaches for process eco-design and eco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop eco-design of agro-bio-industry processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials, limits and complementarities of these methods for the eco-assessment of processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop eco-design of agro-bio-industry processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorization of customer concerns for an OT front-end of innovation process in an IT/OT convergence context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design & Sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Sonesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Innovation Stakes &amp; Business competitiveness at a European level: the key to success for business-university partnerships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEKI Food Association, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which hygienic products for which continent? Design for usage and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Murthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrine Lallmahomed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia. pp.311-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for visual representation of sustainable value creation process in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Monastyrnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Science to Business, IX International Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability system evolution's need for food labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EFFoST International Conference, together with the 7th International Conference on the Food Factory for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST); Food Science Sweden (FSS) and The Royal Swedish Academy of Sciences (KVA), Nov 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design vs. eco-innovation: an industrial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Design Conference - DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.1501-1510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling subjective product properties in engineering, food and fashion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Design Conference DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zagreb Faculty of Mechanical Engineering and Naval Architecture ; the Design Society ; HDESK - Croatian Society for Mechanical Engineering Design, May 2014, Dubrovnik, Croatia. pp.791-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing sustainability in supply chains: the sustainable Demand-Supply chain approach, a proposal for a pragmatic approach in the food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lassalle-de Salins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Wageningen International Conference on Chain and Network Management (WICaNeM 2014) : Sustainability and Innovation in Chains and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Capri, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food innovation – The challenges of collaboration between marketing and R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Riandita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2013 : 20ème édition du colloque international de la Conception et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESTIA, Jul 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorization of innovation funnels of companies as a way to better make conscious agility and permeability of innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Research into Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICORD, Jan 2013, Chennai, India. pp.721-734, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-1050-4_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From environmental assessment to usage centered eco-design: taking into account the real impact of container-content system for the liquid laundry detergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED13) Design For Harmonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creative Design Institute; Sungkyunkwan University ; the Design Society, Aug 2013, Séoul, South Korea. pp.241-250, ISBN: 978-1-904670-48-3, ISSN: 2220-4334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influents sur le consentement à trier des consommateurs français. cas des emballages de lessives liquides en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ., Italie. pp.USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing sustainability concerns into food product design and decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trezzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Mayenne Technopole; Institut Suédois SIK, Jul 2012, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Define a specific sustainable assessment methodology for the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFOST 2012 Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An environmental typology per range of products used as a streamlining strategy for setting up the LCA within the design team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME – Virtual Concept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers ParisTech, ESTIA, University of Bordeaux, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision aid tool and design approach for plastic recycling chain integration in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maudet-Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED’07 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permettre l'évaluation globale Développement Durable de pré solution d'aménagement de bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CONFERE 2006 6-7 juillet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Marrakech,, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manufacturing Green Office Furniture to providing Sustainable Workplace Services: A necessary change in practices, tools and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCE2006 - 13th CIRP International Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of integrated packaging and distribution systems ensuring the quality and safety of fortified infant flours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors behind environmental and economic impacts of packaging reuse loops: case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Rodriguez-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFOST 2025 “Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, Portugal. 74, pp.141 - 151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of Sustainable Packaging Systems for Fortified Infant Flours in Tropical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna-Rodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFOST 2025 “Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified parametrized LCA user-friendly tool to eco-design reusable bottle scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference LCA FOOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly tool based on Simplified parametrized LCA to eco-design reusable bottle scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School canteens as a transformation tool for more sustainable food systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Next-Generation of Food Research, Education and Industry" Iseki 7th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Palaiseau, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of innovative sustainable agri-food value chains: rights, duties and potentialities of Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Östergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the environmental impact of 45 artisanal French cheeses using two scenarios of ripening rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lima, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment tool to support design of food products integrating environmental, nutritional and sensorial dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional LCA improves the understanding of the environmental impacts of foods taking into account the diversity of recipes within a same food category: the case of pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual from Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual choices influence on value chain sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception et éco-innovation dans l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Duchaîne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 313 p., 2019, 978-1-78405-582-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l'innovation. Un état des pratiques et des modèles organisationnels dans les grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Techniques de l'Ingénieur, pp.120, 2012, 978-2-85059-130-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour la création d’un nouveau produit alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation durable et emballages de produits de grande consommation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating plastic recycling industries into the automotive supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Froelich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in eco-design - Additional material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec, Université Paris-Saclay; AgroParisTech - INRA; University of Illinois at Urbana Champaign. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode d'amélioration de la cohérence des processus industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Arts et Métiers ParisTech, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenola Yannou-Le Bris </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure à AgroParisTech en éco-innovation et management des organisations   </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bertoluci-gwenola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3279-9473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083876995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G Yannou-Le Bris enseigne le Management de l’innovation, l’éco-conception et l’intégration du Développement Durable dans les pratiques des organisations. Ses enseignements prennent corps dans le cursus ingénieur d'AgroParis Tech (sur les 3 années) et dans la co direction de la dominante de 3A en cosmétique. Sa recherche porte sur la prise en compte des enjeux de transition en conception de produits et les implications de cet objectif de transition sur l’évolution des processus intra et interentreprises. Les filières étudiées sont avant tout celles des systèmes alimentaires mais aussi de la cosmétique. Ces travaux engagent une démarche compréhensive des transformations à l'oeuvre pour favoriser la transition dans les sytèmes alimentaires vers des alimentations et des organisations plus durables. Ces travaux ambitionnent de contribuer à l'élaboration de méthodes et pratiques des organisations qui favorisent des innovations technologiques et organisationnelles au service des enjeux de tansition, notamment au travers de démarches de codesign et plus généralement de démarches participatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G Yannou-Le Bris teaches Innovation Management, eco-design, and the integration of sustainable development into organizational practices. His teaching is integrated into the three-year engineering program at AgroParisTech and into the co-direction of the third-year specialization in cosmetics.Her research focuses on incorporating transition challenges into product design and the implications of this transition objective on the evolution of intra- and inter-organizational processes. The sectors studied are primarily food systems, but also cosmetics. This work involves a comprehensive approach to the transformations underway to facilitate the transition in food systems toward more sustainable diets and organizations. This research aims to contribute to the development of organizational methods and practices that foster technological and organizational innovations in support of transition challenges, particularly through co-design approaches and, more generally, participatory approaches.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a circular business ecosystem 4.0 in the cosmetics industry: Findings from a bibliometric analysis and systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ransome Bawack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 521, pp.146162. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Processing Of Municipal Household Organic Waste: The Role Of Energy Mix Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ESCAPE 35 - European Symposium on Computer Aided Process Engineering Ghent, Belgium. 6-9 July 2025, 4, pp.1975 - 1980. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69997/sct.198612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using nutritional functional units provides a nuanced view of the environmental performance of food products within the same category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.838-856. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02285-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment based optimization of scenarios of reusable glass bottles using context-specific key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100225. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a small-scale and low-input organic apple value chain including fresh fruit, juice and applesauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.100141. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on the Life Cycle Assessment of pizzas cooked and consumed at home taking into account the variability of consumer practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109143. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of consumer practices to the environmental impacts of pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.26-38. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emballage alimentaire et durabilité : L’engagement de la Chaire CoPack dans la Stratégie 3R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejsi Hasanbelliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Chatzitheodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109207. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets for the environmental assessment of an apple value chain including fresh fruits, juice and applesauce from an organic low-input production farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imca Sampers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.109824. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment in innovation design processes: place, role, and conditions of use in agrifood systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00860-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data related to the life cycle assessment of 44 artisanally produced french protected designation of origin (PDO) cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108403. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the Differences between the Environmental Impacts of 44 French Artisanal Cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (15), pp.9484. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14159484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The engineering of food with sustainable development goals:policies, curriculums, business models, and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19397038.2020.1722765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Aligned Co-Decisions for More Sustainable Food Value Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.6551. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13126551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of food systems within territories: which framework of analysis in ergonomics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace et temps de l’activité / Travail, Territoire et politique, 18 (18-2), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.6980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in ecodesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2020.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Eco-Innovation in Academic Eco-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Jubera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.3361-3370. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy decision tool to evaluate the sustainable performance of suppliers in an agrifood value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining eco-social and environmental indicators to assess the sustainability performance of a food value chain: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.135-143. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.04.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A template for sustainable food value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monastyrnaya Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.461 - 476. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/IFAMR2015.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUSTAINABILITY FOR THE ACTORS OF A FOOD VALUE CHAIN: HOW TO COOPERATE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrine Lallmahomed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1370-1382. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/sdp-v12-n8-1370-1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils pour quelle éco-conception alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrine Lallmahomed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars-Avril 2016 (3-4), pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a standardized country-specific environmental food database for nutritional epidemiology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.e0150617. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0150617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farine d’insectes : quel intérêt nutritionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Mingotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, janvier-février</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the environmental impacts of olive packaging solutions for the European food market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Olsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.234-243. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using eco-design tools: An overview of experts' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.destud.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integration of a simplified environmental assessment tool based on an environmental categorisation per range of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), pp 1-24. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2012.665226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Decisions in SMEs Projects of Disruptive Technological Innovation by Balancing Values and Risks Related to Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Modern Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use-phase memory: A tool for the sustainable construction and renovation of residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.53-70. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-concevoir pour l'industrie alimentaire : quelles spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ecoconception, conception et innovation, 17 (1), p 123-135. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.017.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding best practices for automotive glazing recycling: a network optimization model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.446-461. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie II) : Applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 611, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie I) : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 609, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ecodesign by conducting changes in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Le Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Froelich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.671-680. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2006.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sustainability in collective catering: which consensus around a desirable unknown?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMPL, Un outil d'aide à la conception de scénarios de réemploi basé sur des critères environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop réemploi de la Chaire d'entreprises Vigne &amp; Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d'entreprises Vigne &amp; Vin; Institut Agro Montpellier, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles ACV simplifiés à l'outil d'aide à la decision : Application au réemploi des bouteilles en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly tool based on simplified parametrized Life Cycle Assessment models to optimize returnable packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EFFoST International Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations couplées et alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les transitions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, Jan 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail managérial, entre exploration et exploitation face aux enjeux de durabilité : cas d’une PME en restauration collective pour adultes au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles ACV simplifiés à l’outil d’aide à la decision: Application au réemploi des bouteilles en verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Household Organic Waste Management: Modeling and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie de Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoconception alimentaire ; Enjeux Organisationnels ; Projet Européen FAIRCHAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque dédié à l'Ecoconception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMET (COMmunauté d'ExperTs) RSE (Responsabilité Soci(ét)ale des Entreprises) du CNES (Centre national d'Etudes Spatiales), Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable and local food procurement in the case of a collective catering association in France: what changes in the managerial work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference - ODAM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition of food systems, a diversity of expectations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaïma Naciri-Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Next-Generation of Food Research, Education and Industry" Iseki 7th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iseki Food Association, Jul 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology 4.0-based sustainable innovation practices in the cosmetics industry: toward a circular business ecosystem 4.0 research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ransome Epie Bawack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB World Congress_Entrepreneurship for Humanity &amp; Peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Small Business, Jul 2023, Gwandgiu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la durabilité dans les processus de conception d'innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEAS, Dec 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'origine des variations potentielles d'impacts environnementaux entre les fromages : cas de 44 fromages AOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission R&amp;D du CNAOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAOL, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the preparation mode on the environmental performance of food products: A case study on pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Innovation in Biomass Research Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Treves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3281-3290, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Business Model: a case study of the evolution of activity system by eco-design and eco-innovation practices to value wine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaîne de valeur des connaissances pour éco-concevoir et éco-innover en alimentaire Études de cas des projets ECOTROPHELIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RPI 2018-“Les nouveaux modes d'organisation des processus d'innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des problèmes inter-métiers lors de l’introduction d’une innovation liée à l’industrie 4.0 : intégration à un processus de conception d’offre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Géne Industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesign of sustainable performance objectives in a food value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.289-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials, limits and complementarities of the approaches for process eco-design and eco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop eco-design of agro-bio-industry processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials, limits and complementarities of these methods for the eco-assessment of processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop eco-design of agro-bio-industry processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorization of customer concerns for an OT front-end of innovation process in an IT/OT convergence context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design & Sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Sonesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Innovation Stakes &amp; Business competitiveness at a European level: the key to success for business-university partnerships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEKI Food Association, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which hygienic products for which continent? Design for usage and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Murthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrine Lallmahomed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia. pp.311-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et gestion de la durabilité d’une chaine de valeur alimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chaire SDSC (Sustainable Demand-Supply Chain) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for visual representation of sustainable value creation process in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Monastyrnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Science to Business, IX International Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design vs. eco-innovation: an industrial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Design Conference - DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.1501-1510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability system evolution's need for food labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EFFoST International Conference, together with the 7th International Conference on the Food Factory for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST); Food Science Sweden (FSS) and The Royal Swedish Academy of Sciences (KVA), Nov 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling subjective product properties in engineering, food and fashion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Design Conference DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zagreb Faculty of Mechanical Engineering and Naval Architecture ; the Design Society ; HDESK - Croatian Society for Mechanical Engineering Design, May 2014, Dubrovnik, Croatia. pp.791-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing sustainability in supply chains: the sustainable Demand-Supply chain approach, a proposal for a pragmatic approach in the food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lassalle-de Salins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Wageningen International Conference on Chain and Network Management (WICaNeM 2014) : Sustainability and Innovation in Chains and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Capri, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food innovation – The challenges of collaboration between marketing and R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Riandita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2013 : 20ème édition du colloque international de la Conception et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESTIA, Jul 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorization of innovation funnels of companies as a way to better make conscious agility and permeability of innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Research into Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICORD, Jan 2013, Chennai, India. pp.721-734, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-1050-4_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From environmental assessment to usage centered eco-design: taking into account the real impact of container-content system for the liquid laundry detergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED13) Design For Harmonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creative Design Institute; Sungkyunkwan University ; the Design Society, Aug 2013, Séoul, South Korea. pp.241-250, ISBN: 978-1-904670-48-3, ISSN: 2220-4334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing sustainability concerns into food product design and decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trezzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Mayenne Technopole; Institut Suédois SIK, Jul 2012, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influents sur le consentement à trier des consommateurs français. cas des emballages de lessives liquides en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ., Italie. pp.USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Define a specific sustainable assessment methodology for the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFOST 2012 Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An environmental typology per range of products used as a streamlining strategy for setting up the LCA within the design team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME – Virtual Concept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers ParisTech, ESTIA, University of Bordeaux, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision aid tool and design approach for plastic recycling chain integration in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maudet-Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED’07 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permettre l'évaluation globale Développement Durable de pré solution d'aménagement de bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CONFERE 2006 6-7 juillet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Marrakech,, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manufacturing Green Office Furniture to providing Sustainable Workplace Services: A necessary change in practices, tools and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Boughnim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCE2006 - 13th CIRP International Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors behind environmental and economic impacts of packaging reuse loops: case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Rodriguez-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFOST 2025 “Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, Portugal. 74, pp.141 - 151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of integrated packaging and distribution systems ensuring the quality and safety of fortified infant flours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of Sustainable Packaging Systems for Fortified Infant Flours in Tropical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna-Rodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFOST 2025 “Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly tool based on Simplified parametrized LCA to eco-design reusable bottle scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified parametrized LCA user-friendly tool to eco-design reusable bottle scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference LCA FOOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School canteens as a transformation tool for more sustainable food systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Next-Generation of Food Research, Education and Industry" Iseki 7th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Palaiseau, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment tool to support design of food products integrating environmental, nutritional and sensorial dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of innovative sustainable agri-food value chains: rights, duties and potentialities of Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Östergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the environmental impact of 45 artisanal French cheeses using two scenarios of ripening rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lima, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional LCA improves the understanding of the environmental impacts of foods taking into account the diversity of recipes within a same food category: the case of pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual from Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual choices influence on value chain sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception et éco-innovation dans l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Duchaîne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 313 p., 2019, 978-1-78405-582-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l'innovation. Un état des pratiques et des modèles organisationnels dans les grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Techniques de l'Ingénieur, pp.120, 2012, 978-2-85059-130-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation durable et emballages de produits de grande consommation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour la création d’un nouveau produit alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating plastic recycling industries into the automotive supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Froelich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in eco-design - Additional material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec, Université Paris-Saclay; AgroParisTech - INRA; University of Illinois at Urbana Champaign. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode d'amélioration de la cohérence des processus industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Arts et Métiers ParisTech, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8ECF2020"/>
+    <w:nsid w:val="BADB247C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertoluci-gwenola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3279-9473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083876995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ottini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69997/sct.198612" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Bawack" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146162" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02285-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00860-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109143" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejsi Hasanbelliu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109824" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dijoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159484" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Serhan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2020.1722765" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Eckert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13126551" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#160;bail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6980" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2020.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Jubera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Olsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.04.156" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monastyrnaya Elena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2015.0061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrine Lallmahomed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/sdp-v12-n8-1370-1382" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150617" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.09.029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mingotaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.02.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2012.10.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petetin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Andriankaja" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2012.665226" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875546v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Picon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Zaraket" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2013.08.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.017.0123" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Pochat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Froelich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2006.01.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644079v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lyonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808984v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186029v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Naciri-Farid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185642v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Epie Bawack" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Treves" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.335" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813504v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813520v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673542v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonnetto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Beaulieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Colomer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Sonesson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444960v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Murthy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Monastyrnaya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544079v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapdaniel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Eckert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lassalle-de Salins" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567721v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Riandita" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543728v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-1050-4_57" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E27EFCF3F737BF947C17C6C4DCF1B8A4CE7BA91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913256v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738133v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543960v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trezzani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718569v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maudet-Charbuillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Boughnim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108217v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186126v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Andriamahefa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436682v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Rodriguez-Florez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436690v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna-Rodas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753585v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721232v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157206v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sourd" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stergren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866694v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086180v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Petit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ducha&#238;ne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263665v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cuisinier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719227v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maudet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084355v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005759v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertoluci-gwenola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3279-9473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083876995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Bawack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ottini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69997/sct.198612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02285-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100225" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejsi Hasanbelliu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109824" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00860-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dijoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159484" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Serhan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2020.1722765" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Eckert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13126551" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#160;bail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6980" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2020.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Jubera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Olsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.04.156" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monastyrnaya Elena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2015.0061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrine Lallmahomed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/sdp-v12-n8-1370-1382" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150617" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mingotaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.09.029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2012.10.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234284v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Andriankaja" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2012.665226" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petetin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Picon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Zaraket" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2013.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.017.0123" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.02.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Pochat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Froelich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2006.01.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214315v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808984v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644079v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lyonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753573v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186029v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157168v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Naciri-Farid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Epie Bawack" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Treves" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.335" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813504v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813520v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673542v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonnetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568366v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568358v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568447v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Colomer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Sonesson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444960v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Murthy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Beaulieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Monastyrnaya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544079v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapdaniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Eckert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lassalle-de Salins" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567721v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Riandita" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543728v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-1050-4_57" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E27EFCF3F737BF947C17C6C4DCF1B8A4CE7BA91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913256v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trezzani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738133v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718569v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maudet-Charbuillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Boughnim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108217v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436682v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Rodriguez-Florez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186126v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Andriamahefa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436690v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna-Rodas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721232v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753585v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157206v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sourd" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866694v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866705v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stergren" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086180v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Petit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ducha&#238;ne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263665v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cuisinier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567761v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567783v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719227v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maudet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084355v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005759v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>