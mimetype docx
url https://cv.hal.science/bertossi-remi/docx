--- v0 (2026-03-06)
+++ v1 (2026-04-01)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,338 +333,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the flat plate pulsating heat pipe operation during dry-out and flow re-activation periods under microgravity conditions</w:t>
+                <w:t xml:space="preserve">Thermal performances of a flat-plate pulsating heat pipe tested with water, aqueous mixtures and surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maksym Slobodeniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remi Bertossi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ayel</w:t>
+                <w:t xml:space="preserve">Abhishek Karmakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajalakshmi Ravichandran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karthik Thyagarajan</w:t>
+                <w:t xml:space="preserve">Flavien Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103888⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178, pp.107599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865013v1</w:t>
+                <w:t xml:space="preserve">hal-03818064v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performances of a flat-plate pulsating heat pipe tested with water, aqueous mixtures and surfactants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the flat plate pulsating heat pipe operation during dry-out and flow re-activation periods under microgravity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Slobodeniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bertossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Karmakar</w:t>
+                <w:t xml:space="preserve">Rajalakshmi Ravichandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Martineau</w:t>
+                <w:t xml:space="preserve">Karthik Thyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 178, pp.107599. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147, pp.103888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818064v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat plate pulsating heat pipes: A review on the thermohydraulic principles, thermal performances and open issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Slobodeniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -750,819 +750,827 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Unsteady Heat Transfer by Impact Between Gas Particles and a Cold Wall in a Spherical Combustion Vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kasraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bertossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Joulain</w:t>
+                <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), pp.44-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/CMEM-V5-N1-44-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562940v1</w:t>
+                <w:t xml:space="preserve">hal-04561320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Unsteady Heat Transfer by Impact Between Gas Particles and a Cold Wall in a Spherical Combustion Vessel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motion of liquid plugs between vapor bubbles in capillary tubes: a comparison between fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Boust</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkrishna Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Romestant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2495/CMEM-V5-N1-44-54⟩</w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (11), pp.3315-3327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-017-2052-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561320v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion of liquid plugs between vapor bubbles in capillary tubes: a comparison between fluids</w:t>
+                <w:t xml:space="preserve">Pool boiling enhancement using switchable polymers coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ayel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Caney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balkrishna Mehta</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Antoine Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-017-2052-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.121 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561318v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pool boiling enhancement using switchable polymers coating</w:t>
+                <w:t xml:space="preserve">Influence of carbon nanotubes on deionized water pool boiling performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Caney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Poncelet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Antoine Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.061⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.187-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2014.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717884v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of carbon nanotubes on deionized water pool boiling performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENHANCEMENT OF TWO-PHASE BOILING BY CARBON NANOTUBE FORRESTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Antoine Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Caney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2014.10.028⟩</w:t>
+              <w:t xml:space="preserve">Heat Pipe Science and Technology, An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1-4), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HeatPipeScieTech.v5.i1-4.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01332454v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENHANCEMENT OF TWO-PHASE BOILING BY CARBON NANOTUBE FORRESTS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of heat and mass transfer in the liquid film of rotating heat pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Romestant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Pipe Science and Technology, An International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/HeatPipeScieTech.v5.i1-4.90⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04561324v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to predict the effect of surface wettability on critical heat flux</w:t>
               </w:r>
@@ -1574,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Caney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,423 +1692,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of heat and mass transfer in the liquid film of rotating heat pipes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MODELING OF TRANSFER IN THE MICROREGION IN AXIALLY GROOVED HEAT PIPES. COMPARISON OF FLUID PERFORMANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlie Guilhem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertin</w:t>
+                <w:t xml:space="preserve">R. Bertossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romestant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Lataoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.09.017⟩</w:t>
+              <w:t xml:space="preserve">Heat Pipe Science and Technology, An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HeatPipeScieTech.v1.i1.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561303v1</w:t>
+                <w:t xml:space="preserve">hal-04562311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING OF TRANSFER IN THE MICROREGION IN AXIALLY GROOVED HEAT PIPES. COMPARISON OF FLUID PERFORMANCES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modeling of thin liquid film in grooved heat pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Lataoui</w:t>
-[...89 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zied Lataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Romestant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55 (12), pp.1075-1095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10407780903014228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2110,147 +1976,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat exchange structure, method for producing same, heat exchange device comprising such a structure and uses of same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Antoine Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Caney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 2014198930. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2260,337 +2126,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boiling enhancement using switchable polymer coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Caney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Antoine Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTHERM seminar 101</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Krakov, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts de masse et de chaleur dans un caloduc tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vannes, France. pp.303-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaporation en film mince appliqué aux caloducs rainurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Lataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Romestant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2605,51 +2471,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONGRES FRANÇAIS DE THERMIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.533-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2659,114 +2525,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts de chaleur et de masse dans les caloducs. Contribution à l'analyse des phénomènes d'interfaces intervenants dans les écoulements diphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. ISAE-ENSMA Ecole Nationale Supérieure de Mécanique et d'Aérotechique - Poitiers, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00452630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2834,51 +2700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="911ECC51"/>
+    <w:nsid w:val="79C61425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3065,51 +2931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertossi-remi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6321-6162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146702808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173320975" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123494523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssir Kasraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Slobodeniuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Ravichandran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Thyagarajan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103888" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818064v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Karmakar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Martineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107599" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Romestant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.117200" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kasraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joulain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellenoue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N1-44-54" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkrishna Mehta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2052-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Caney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Antoine Gruss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSRFB80N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Gruss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.10.028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS390Q63-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.v5.i1-4.90" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Trieu Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colasson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.10.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW0ZMQ18-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Guilhem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.09.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTH9NBWQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lataoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.v1.i1.70" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Lataoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780903014228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertossi-remi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6321-6162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146702808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173320975" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123494523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssir Kasraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818064v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Slobodeniuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Karmakar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Martineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107599" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertossi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Ravichandran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Thyagarajan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Romestant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.117200" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kasraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N1-44-54" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkrishna Mehta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2052-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Caney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Antoine Gruss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSRFB80N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Gruss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.10.028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS390Q63-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.v5.i1-4.90" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Guilhem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.09.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTH9NBWQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Trieu Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colasson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.10.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW0ZMQ18-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertossi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lataoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.v1.i1.70" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Lataoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780903014228" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>