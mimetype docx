--- v1 (2026-04-01)
+++ v2 (2026-04-29)
@@ -333,338 +333,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performances of a flat-plate pulsating heat pipe tested with water, aqueous mixtures and surfactants</w:t>
+                <w:t xml:space="preserve">Experimental study of the flat plate pulsating heat pipe operation during dry-out and flow re-activation periods under microgravity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maksym Slobodeniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bertossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Martineau</w:t>
+                <w:t xml:space="preserve">Rajalakshmi Ravichandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Thyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107599⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147, pp.103888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818064v2</w:t>
+                <w:t xml:space="preserve">hal-03865013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the flat plate pulsating heat pipe operation during dry-out and flow re-activation periods under microgravity conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermal performances of a flat-plate pulsating heat pipe tested with water, aqueous mixtures and surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Slobodeniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ayel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajalakshmi Ravichandran</w:t>
+                <w:t xml:space="preserve">Abhishek Karmakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthik Thyagarajan</w:t>
+                <w:t xml:space="preserve">Flavien Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 147, pp.103888. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178, pp.107599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865013v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818064v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat plate pulsating heat pipes: A review on the thermohydraulic principles, thermal performances and open issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Slobodeniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -884,51 +884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion of liquid plugs between vapor bubbles in capillary tubes: a comparison between fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkrishna Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,311 +1408,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of heat and mass transfer in the liquid film of rotating heat pipes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model to predict the effect of surface wettability on critical heat flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Trieu Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Caney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.09.017⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.1500-1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2012.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561303v1</w:t>
+                <w:t xml:space="preserve">hal-00752102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to predict the effect of surface wettability on critical heat flux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of heat and mass transfer in the liquid film of rotating heat pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Colasson</w:t>
+                <w:t xml:space="preserve">Noëlie Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Romestant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39, pp.1500-1504. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.40-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2012.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752102v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING OF TRANSFER IN THE MICROREGION IN AXIALLY GROOVED HEAT PIPES. COMPARISON OF FLUID PERFORMANCES</w:t>
               </w:r>
@@ -1854,51 +1854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Lataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Romestant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2029,51 +2029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Caney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2192,51 +2192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTHERM seminar 101</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Krakov, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2412,51 +2412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Lataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Romestant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2700,51 +2700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79C61425"/>
+    <w:nsid w:val="F3A66A57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2931,51 +2931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertossi-remi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6321-6162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146702808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173320975" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123494523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssir Kasraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818064v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Slobodeniuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Karmakar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Martineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107599" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertossi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Ravichandran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Thyagarajan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Romestant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.117200" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kasraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N1-44-54" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkrishna Mehta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2052-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Caney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Antoine Gruss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSRFB80N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Gruss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.10.028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS390Q63-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.v5.i1-4.90" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Guilhem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.09.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTH9NBWQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Trieu Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colasson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.10.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW0ZMQ18-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertossi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lataoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.v1.i1.70" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Lataoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780903014228" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertossi-remi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6321-6162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146702808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173320975" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123494523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssir Kasraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Slobodeniuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Ravichandran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Thyagarajan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103888" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818064v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Karmakar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Martineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107599" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Romestant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.117200" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kasraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N1-44-54" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkrishna Mehta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2052-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Caney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Antoine Gruss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSRFB80N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Gruss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.10.028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS390Q63-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.v5.i1-4.90" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Trieu Phan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colasson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.10.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW0ZMQ18-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Guilhem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.09.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTH9NBWQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertossi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lataoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.v1.i1.70" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Lataoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780903014228" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>