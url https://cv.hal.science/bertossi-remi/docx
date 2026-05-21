--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -2700,51 +2700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3A66A57"/>
+    <w:nsid w:val="1A6A1ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>