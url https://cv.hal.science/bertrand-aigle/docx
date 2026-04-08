--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1384,261 +1384,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement dans l’apprentissage de l’argumentation par une équipe pluridisciplinaire : quels effets sur les acteurs ?</w:t>
+                <w:t xml:space="preserve">Inhibitions Dominate but Stimulations and Growth Rescues Are Not Rare Among Bacterial Isolates from Grains of Forest Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Paindorge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Reboul</w:t>
+                <w:t xml:space="preserve">Milena Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ripes.2717⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (4), pp.872-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-020-01579-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041936v1</w:t>
+                <w:t xml:space="preserve">hal-02935408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitions Dominate but Stimulations and Growth Rescues Are Not Rare Among Bacterial Isolates from Grains of Forest Soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagnement dans l’apprentissage de l’argumentation par une équipe pluridisciplinaire : quels effets sur les acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Paindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Gonzalo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">Pascal Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80 (4), pp.872-884. </w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-020-01579-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ripes.2717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935408v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-acylation of L-amino acids in aqueous media: Evaluation of the catalytic performances of Streptomyces ambofaciens aminoacylases</w:t>
               </w:r>
@@ -3494,295 +3494,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome P450-mediated hydroxylation is required for polyketide macrolactonization in stambomycin biosynthesis</w:t>
+                <w:t xml:space="preserve">A Single Sfp-Type Phosphopantetheinyl Transferase Plays a Major Role in the Biosynthesis of PKS and NRPS Derived Metabolites in &amp;lt;italic&amp;gt;Streptomyces ambofaciens&amp;lt;/italic&amp;gt; ATCC23877</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijiang Song</w:t>
+                <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ramona Riclea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luisa Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ja.2013.119⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e87607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474997v1</w:t>
+                <w:t xml:space="preserve">hal-01272916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Sfp-Type Phosphopantetheinyl Transferase Plays a Major Role in the Biosynthesis of PKS and NRPS Derived Metabolites in &amp;lt;italic&amp;gt;Streptomyces ambofaciens&amp;lt;/italic&amp;gt; ATCC23877</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytochrome P450-mediated hydroxylation is required for polyketide macrolactonization in stambomycin biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramona Riclea</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Lijiang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Paris</w:t>
+                <w:t xml:space="preserve">Christophe Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.e87607. </w:t>
+              <w:t xml:space="preserve">Journal of Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (1), pp.71 - 76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ja.2013.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272916v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actinomycetes: role in biotechnology and medicine</w:t>
               </w:r>
@@ -4182,51 +4182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Lactones from Streptomycetes Arise via the Antimycin Biosynthetic Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Riclea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4462,90 +4462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a bioactive 51-membered macrolide complex by activation of a silent polyketide synthase in Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijiang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4864,51 +4864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the Synthesis of the Angucyclinone Antibiotic Alpomycin in Streptomyces ambofaciens by the Autoregulator Receptor AlpZ and Its Specific Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. V. V Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5936,51 +5936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9092,51 +9092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the understanding of molecular dialogues within soil forest microbial communities and their impact on plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9482,51 +9482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waking up Streptomyces Secondary Metabolism by Constitutive Expression of Activators or Genetic Disruption of Repressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural product biosynthesis by microorganisms and plants, part C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 517, Academic Press, 2012, Methods in Enzymology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9573,64 +9573,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-guided Exploration of Streptomyces ambofaciens Secondary Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Garenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9868,64 +9868,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory L Challis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijiang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10282,51 +10282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="236F370E"/>
+    <w:nsid w:val="4117AA44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10513,51 +10513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-aigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5266-5926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120677407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04925676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Su" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaouba Souaibou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#244;tel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gr&#252;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc06976e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Slimani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05622-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445176v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J Weissman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02115-23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chepkirui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brachmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27955-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Miethke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pieroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Br&#246;nstrup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hammann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41570-021-00313-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128776v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Lorenzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Najah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25462-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01255" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2717" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01579-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02868736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bourkaib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2020.109536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dettori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201700173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxun Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Carver" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Phelan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Sanchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Garg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.09.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Ren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Pan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01986a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix H Medema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yilmaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cummings" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Biggins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1890" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guomin Ai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8674" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Spiteller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen S. Dickschat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Challis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1379-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Laureti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2013.119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Riclea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087607" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelu Nawani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Mandal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Bodas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghorbel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/687190" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Song" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laureti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gomez-Escribano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fox" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yeo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443813v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Schoenian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dickschat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P3HXHR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200260" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNXMHG7P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651598v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019077108" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Sioud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Karray-Rebai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Smaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bejar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/464986" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659462v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Aouissaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/91409" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2491&#8211;2500.2005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.2.575-588.2004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.16.5355&#8211;5365.2004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Holl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Angulo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1997.tb10326.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simonet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/m96-076" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205363v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Umeyama" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tanabe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Horinouchi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1097(96)00359-X" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659577v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morilhat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dary" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-142-10-2815" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2559" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03525292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J. Weissman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666909v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03525244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094950v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099608v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05144803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tirado" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Malo Massicard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Yag&#252;e" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Briegel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016980v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809379v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-404634-4.00017-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667184v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655316v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Challis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10315" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-aigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5266-5926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120677407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04925676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Su" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaouba Souaibou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#244;tel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gr&#252;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc06976e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Slimani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05622-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445176v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J Weissman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02115-23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chepkirui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brachmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27955-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Miethke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pieroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Br&#246;nstrup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hammann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41570-021-00313-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128776v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Lorenzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Najah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25462-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01255" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01579-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2717" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02868736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bourkaib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2020.109536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dettori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201700173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxun Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Carver" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Phelan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Sanchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Garg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.09.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Ren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Pan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01986a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix H Medema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yilmaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cummings" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Biggins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1890" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guomin Ai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8674" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Spiteller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen S. Dickschat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Challis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1379-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272916v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Riclea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Laureti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087607" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2013.119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelu Nawani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Mandal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Bodas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghorbel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/687190" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Song" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laureti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gomez-Escribano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fox" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yeo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443813v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Schoenian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dickschat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P3HXHR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200260" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNXMHG7P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651598v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019077108" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Sioud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Karray-Rebai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Smaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bejar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/464986" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659462v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Aouissaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/91409" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2491&#8211;2500.2005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.2.575-588.2004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.16.5355&#8211;5365.2004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Holl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Angulo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1997.tb10326.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simonet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/m96-076" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205363v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Umeyama" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tanabe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Horinouchi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1097(96)00359-X" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659577v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morilhat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dary" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-142-10-2815" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2559" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03525292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J. Weissman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666909v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03525244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094950v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099608v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05144803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tirado" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Malo Massicard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Yag&#252;e" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Briegel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016980v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809379v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-404634-4.00017-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667184v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655316v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Challis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10315" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>