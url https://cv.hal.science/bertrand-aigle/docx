--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -1384,261 +1384,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitions Dominate but Stimulations and Growth Rescues Are Not Rare Among Bacterial Isolates from Grains of Forest Soil</w:t>
+                <w:t xml:space="preserve">Accompagnement dans l’apprentissage de l’argumentation par une équipe pluridisciplinaire : quels effets sur les acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Gonzalo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">Martine Paindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-020-01579-6⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.2717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935408v1</w:t>
+                <w:t xml:space="preserve">hal-03041936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement dans l’apprentissage de l’argumentation par une équipe pluridisciplinaire : quels effets sur les acteurs ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibitions Dominate but Stimulations and Growth Rescues Are Not Rare Among Bacterial Isolates from Grains of Forest Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Reboul</w:t>
+                <w:t xml:space="preserve">Milena Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (2), </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (4), pp.872-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ripes.2717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-020-01579-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041936v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-acylation of L-amino acids in aqueous media: Evaluation of the catalytic performances of Streptomyces ambofaciens aminoacylases</w:t>
               </w:r>
@@ -2552,295 +2552,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of Streptomyces ambofaciens ATCC 23877, the spiramycin producer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinamycin biosynthesis employs a conserved pair of oxidases for B-ring contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gerbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lautru</w:t>
+                <w:t xml:space="preserve">Jinwei Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohui Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2015.09.020⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (42), pp.8845 - 8848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc01986a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258341v1</w:t>
+                <w:t xml:space="preserve">hal-01475728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinamycin biosynthesis employs a conserved pair of oxidases for B-ring contraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liyuan Li</w:t>
+                <w:t xml:space="preserve">Complete genome sequence of Streptomyces ambofaciens ATCC 23877, the spiramycin producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drago Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Fan</w:t>
+                <w:t xml:space="preserve">Claude Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guohui Pan</w:t>
+                <w:t xml:space="preserve">Sylvie Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (42), pp.8845 - 8848. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 214, pp.117-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cc01986a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2015.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475728v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Information about a Biosynthetic Gene cluster.</w:t>
               </w:r>
@@ -2960,77 +2960,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Alp1U and Lom6 as epoxy hydrolases and implications for kinamycin and lomaiviticin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinwei Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guomin Ai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3375,51 +3375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome mining of Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Spiteller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,307 +3896,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial genome mining for novel natural product discovery</w:t>
+                <w:t xml:space="preserve">An Unprecedented 1,2‐Shift in the Biosynthesis of the 3‐Aminosalicylate Moiety of Antimycins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Song</w:t>
+                <w:t xml:space="preserve">Ilka Schoenian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Laureti</w:t>
+                <w:t xml:space="preserve">Christian Paetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gomez-Escribano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V Yeo</w:t>
+                <w:t xml:space="preserve">Jeroen Dickschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0032-1320194⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (6), pp.769-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201200033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667347v1</w:t>
+                <w:t xml:space="preserve">hal-04443813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unprecedented 1,2‐Shift in the Biosynthesis of the 3‐Aminosalicylate Moiety of Antimycins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial genome mining for novel natural product discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilka Schoenian</w:t>
+                <w:t xml:space="preserve">L Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Paetz</w:t>
+                <w:t xml:space="preserve">P Gomez-Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Dickschat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
+                <w:t xml:space="preserve">D Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201200033⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0032-1320194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04443813v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Lactones from Streptomycetes Arise via the Antimycin Biosynthetic Pathway</w:t>
               </w:r>
@@ -4221,51 +4221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilka Schoenian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Spiteller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5443,51 +5443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (12), pp.2361-2369. </w:t>
@@ -5577,51 +5577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 188 (18), pp.6599 - 6610. </w:t>
@@ -7470,277 +7470,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining genomic islands with Synteruptor, a new strategy for identifying secondary metabolism gene clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drago Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Uroz</w:t>
+                <w:t xml:space="preserve">Amélie Garenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Buée</w:t>
+                <w:t xml:space="preserve">Sárka Nezbedová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
+              <w:t xml:space="preserve">The 13th International Symposium on the Genetics of Industrial Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339707v1</w:t>
+                <w:t xml:space="preserve">hal-03042549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining genomic islands with Synteruptor, a new strategy for identifying secondary metabolism gene clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Nicolitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Garenaux</w:t>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sárka Nezbedová</w:t>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Symposium on the Genetics of Industrial Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042549v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie renouvelée pour des cursus d'ingénierie à l'université</w:t>
               </w:r>
@@ -9092,51 +9092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the understanding of molecular dialogues within soil forest microbial communities and their impact on plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9226,51 +9226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drago Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9599,51 +9599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Garenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10282,51 +10282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4117AA44"/>
+    <w:nsid w:val="378C09DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10513,51 +10513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-aigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5266-5926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120677407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04925676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Su" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaouba Souaibou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#244;tel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gr&#252;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc06976e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Slimani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05622-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445176v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J Weissman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02115-23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chepkirui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brachmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27955-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Miethke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pieroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Br&#246;nstrup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hammann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41570-021-00313-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128776v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Lorenzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Najah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25462-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01255" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01579-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2717" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02868736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bourkaib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2020.109536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dettori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201700173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxun Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Carver" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Phelan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Sanchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Garg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.09.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Ren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Pan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01986a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix H Medema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yilmaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cummings" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Biggins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1890" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guomin Ai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8674" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Spiteller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen S. Dickschat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Challis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1379-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272916v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Riclea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Laureti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087607" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2013.119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelu Nawani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Mandal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Bodas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghorbel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/687190" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Song" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laureti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gomez-Escribano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fox" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yeo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443813v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Schoenian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dickschat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P3HXHR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200260" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNXMHG7P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651598v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019077108" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Sioud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Karray-Rebai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Smaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bejar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/464986" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659462v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Aouissaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/91409" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2491&#8211;2500.2005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.2.575-588.2004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.16.5355&#8211;5365.2004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Holl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Angulo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1997.tb10326.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simonet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/m96-076" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205363v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Umeyama" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tanabe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Horinouchi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1097(96)00359-X" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659577v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morilhat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dary" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-142-10-2815" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2559" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03525292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J. Weissman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666909v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03525244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094950v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099608v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05144803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tirado" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Malo Massicard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Yag&#252;e" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Briegel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016980v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809379v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-404634-4.00017-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667184v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655316v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Challis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10315" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-aigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5266-5926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120677407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04925676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Su" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaouba Souaibou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#244;tel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gr&#252;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc06976e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Slimani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05622-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445176v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J Weissman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02115-23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chepkirui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brachmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27955-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Miethke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pieroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Br&#246;nstrup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hammann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41570-021-00313-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128776v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Lorenzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Najah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25462-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01255" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2717" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01579-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02868736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bourkaib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2020.109536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dettori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201700173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxun Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Carver" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Phelan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Sanchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Garg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Ren" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Pan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01986a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.09.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix H Medema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yilmaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cummings" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Biggins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1890" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guomin Ai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8674" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Spiteller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen S. Dickschat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Challis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1379-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272916v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Riclea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Laureti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087607" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2013.119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelu Nawani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Mandal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Bodas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghorbel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/687190" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Schoenian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dickschat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P3HXHR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Song" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laureti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gomez-Escribano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fox" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yeo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320194" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200260" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNXMHG7P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651598v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019077108" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Sioud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Karray-Rebai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Smaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bejar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/464986" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659462v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Aouissaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/91409" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2491&#8211;2500.2005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.2.575-588.2004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.16.5355&#8211;5365.2004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Holl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Angulo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1997.tb10326.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simonet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/m96-076" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205363v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Umeyama" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tanabe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Horinouchi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1097(96)00359-X" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659577v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morilhat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dary" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-142-10-2815" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2559" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03525292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J. Weissman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666909v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03525244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094950v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099608v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05144803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tirado" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Malo Massicard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Yag&#252;e" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Briegel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016980v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809379v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-404634-4.00017-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667184v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655316v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Challis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10315" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>