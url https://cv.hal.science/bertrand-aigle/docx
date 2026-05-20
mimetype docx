--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1384,261 +1384,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement dans l’apprentissage de l’argumentation par une équipe pluridisciplinaire : quels effets sur les acteurs ?</w:t>
+                <w:t xml:space="preserve">Inhibitions Dominate but Stimulations and Growth Rescues Are Not Rare Among Bacterial Isolates from Grains of Forest Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Paindorge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Reboul</w:t>
+                <w:t xml:space="preserve">Milena Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ripes.2717⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (4), pp.872-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-020-01579-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041936v1</w:t>
+                <w:t xml:space="preserve">hal-02935408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitions Dominate but Stimulations and Growth Rescues Are Not Rare Among Bacterial Isolates from Grains of Forest Soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagnement dans l’apprentissage de l’argumentation par une équipe pluridisciplinaire : quels effets sur les acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Paindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Gonzalo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">Pascal Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80 (4), pp.872-884. </w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-020-01579-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ripes.2717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935408v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-acylation of L-amino acids in aqueous media: Evaluation of the catalytic performances of Streptomyces ambofaciens aminoacylases</w:t>
               </w:r>
@@ -2284,563 +2284,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of secondary metabolites in the interaction between Pseudomonas fluorescensand soil microorganisms under iron-limited conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharing and community curation of mass spectrometry data with Global Natural Products Social Molecular Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Gross</w:t>
+                <w:t xml:space="preserve">Mingxun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Palin</w:t>
+                <w:t xml:space="preserve">Jeremy J. Carver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samina Mehnaz</w:t>
+                <w:t xml:space="preserve">Vanessa V. Phelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Schnepf</w:t>
+                <w:t xml:space="preserve">Laura M. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw107⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (8), pp.828-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.3597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490770v1</w:t>
+                <w:t xml:space="preserve">hal-01371824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing and community curation of mass spectrometry data with Global Natural Products Social Molecular Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mingxun Wang</w:t>
+                <w:t xml:space="preserve">Role of secondary metabolites in the interaction between Pseudomonas fluorescensand soil microorganisms under iron-limited conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy J. Carver</w:t>
+                <w:t xml:space="preserve">Harald Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa V. Phelan</w:t>
+                <w:t xml:space="preserve">Béatrice Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura M. Sanchez</w:t>
+                <w:t xml:space="preserve">Samina Mehnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Garg</w:t>
+                <w:t xml:space="preserve">Max Schnepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (8), pp.828-837. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (8), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.3597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371824v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinamycin biosynthesis employs a conserved pair of oxidases for B-ring contraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genome sequence of Streptomyces ambofaciens ATCC 23877, the spiramycin producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drago Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Wang</w:t>
+                <w:t xml:space="preserve">Claude Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinwei Ren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guohui Pan</w:t>
+                <w:t xml:space="preserve">Sylvie Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc01986a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 214, pp.117-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2015.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475728v1</w:t>
+                <w:t xml:space="preserve">hal-01258341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of Streptomyces ambofaciens ATCC 23877, the spiramycin producer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Drago Haas</w:t>
+                <w:t xml:space="preserve">Kinamycin biosynthesis employs a conserved pair of oxidases for B-ring contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinwei Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gerbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+                <w:t xml:space="preserve">Fang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lautru</w:t>
+                <w:t xml:space="preserve">Guohui Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 214, pp.117-118. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (42), pp.8845 - 8848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2015.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cc01986a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258341v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Information about a Biosynthetic Gene cluster.</w:t>
               </w:r>
@@ -2960,77 +2960,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Alp1U and Lom6 as epoxy hydrolases and implications for kinamycin and lomaiviticin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinwei Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guomin Ai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3375,51 +3375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome mining of Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Spiteller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,295 +3494,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Sfp-Type Phosphopantetheinyl Transferase Plays a Major Role in the Biosynthesis of PKS and NRPS Derived Metabolites in &amp;lt;italic&amp;gt;Streptomyces ambofaciens&amp;lt;/italic&amp;gt; ATCC23877</w:t>
+                <w:t xml:space="preserve">Cytochrome P450-mediated hydroxylation is required for polyketide macrolactonization in stambomycin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bunet</w:t>
+                <w:t xml:space="preserve">Lijiang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramona Riclea</w:t>
+                <w:t xml:space="preserve">Luisa Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Laureti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Paris</w:t>
+                <w:t xml:space="preserve">Christophe Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (1), pp.71 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ja.2013.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272916v1</w:t>
+                <w:t xml:space="preserve">hal-01474997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome P450-mediated hydroxylation is required for polyketide macrolactonization in stambomycin biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Single Sfp-Type Phosphopantetheinyl Transferase Plays a Major Role in the Biosynthesis of PKS and NRPS Derived Metabolites in &amp;lt;italic&amp;gt;Streptomyces ambofaciens&amp;lt;/italic&amp;gt; ATCC23877</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijiang Song</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Ramona Riclea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Corre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67 (1), pp.71 - 76. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e87607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ja.2013.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474997v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actinomycetes: role in biotechnology and medicine</w:t>
               </w:r>
@@ -3896,1339 +3896,1339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unprecedented 1,2‐Shift in the Biosynthesis of the 3‐Aminosalicylate Moiety of Antimycins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile Lactones from Streptomycetes Arise via the Antimycin Biosynthetic Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Riclea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilka Schoenian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Spiteller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13 (6), pp.769-773. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201200033⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 13 (11), pp.1635-1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201200260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443813v1</w:t>
+                <w:t xml:space="preserve">hal-04443796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial genome mining for novel natural product discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Laureti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Song</w:t>
+                <w:t xml:space="preserve">P Gomez-Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Laureti</w:t>
+                <w:t xml:space="preserve">D Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0032-1320194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Lactones from Streptomycetes Arise via the Antimycin Biosynthetic Pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramona Riclea</w:t>
+                <w:t xml:space="preserve">An Unprecedented 1,2‐Shift in the Biosynthesis of the 3‐Aminosalicylate Moiety of Antimycins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilka Schoenian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Dickschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dieter Spiteller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13 (11), pp.1635-1644. </w:t>
+              <w:t xml:space="preserve">, 2012, 13 (6), pp.769-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.201200260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201200033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443796v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and manipulation of the pathway-specific late regulator AlpW reveals Streptomyces ambofaciens as a new producer of kinamycins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a bioactive 51-membered macrolide complex by activation of a silent polyketide synthase in Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Laureti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijiang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bunet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Hotel</w:t>
+                <w:t xml:space="preserve">Sheng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01269-10⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (15), pp.6258 - 6263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1019077108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606766v1</w:t>
+                <w:t xml:space="preserve">hal-02651598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a bioactive 51-membered macrolide complex by activation of a silent polyketide synthase in Streptomyces ambofaciens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lijiang Song</w:t>
+                <w:t xml:space="preserve">Characterization and manipulation of the pathway-specific late regulator AlpW reveals Streptomyces ambofaciens as a new producer of kinamycins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vaz Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
+                <w:t xml:space="preserve">L. Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (15), pp.6258 - 6263. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 ((5)), pp. 1142-1153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1019077108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.01269-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651598v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new data mining approach for the detection of bacterial promoters combining stochastic and combinatorial methods</w:t>
+                <w:t xml:space="preserve">Integrative Gene Cloning and Expression System for Streptomyces sp. US 24 and Streptomyces sp. TN 58 Bioactive Molecule Producing Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Eng</w:t>
+                <w:t xml:space="preserve">Samiha Sioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charu Asthana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+                <w:t xml:space="preserve">Ines Karray-Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+                <w:t xml:space="preserve">Slim Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Mari</w:t>
+                <w:t xml:space="preserve">Samir Bejar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (9), pp.1211-1225. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (Article ID 464986), pp.464986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/cmb.2008.0122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2009/464986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00419969v1</w:t>
+                <w:t xml:space="preserve">hal-01659292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Gene Cloning and Expression System for Streptomyces sp. US 24 and Streptomyces sp. TN 58 Bioactive Molecule Producing Strains</w:t>
+                <w:t xml:space="preserve">A new data mining approach for the detection of bacterial promoters combining stochastic and combinatorial methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samiha Sioud</w:t>
+                <w:t xml:space="preserve">Catherine Eng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charu Asthana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Smaoui</w:t>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Bejar</w:t>
+                <w:t xml:space="preserve">Jean-Francois Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2009 (Article ID 464986), pp.464986. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (9), pp.1211-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2009/464986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2008.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659292v1</w:t>
+                <w:t xml:space="preserve">inria-00419969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the Synthesis of the Angucyclinone Antibiotic Alpomycin in Streptomyces ambofaciens by the Autoregulator Receptor AlpZ and Its Specific Ligand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIGffRid: A tool to search for sigma factor binding sites in bacterial genomes using comparative approach and biologically driven statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. V. V Mendes</w:t>
+                <w:t xml:space="preserve">Fabrice Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiuhua Pang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Hotel</w:t>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01989-07⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (73), pp.on line. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659448v1</w:t>
+                <w:t xml:space="preserve">inria-00580657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIGffRid: A tool to search for sigma factor binding sites in bacterial genomes using comparative approach and biologically driven statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Touzain</w:t>
+                <w:t xml:space="preserve">Regulation of the Synthesis of the Angucyclinone Antibiotic Alpomycin in Streptomyces ambofaciens by the Autoregulator Receptor AlpZ and Its Specific Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schbath</w:t>
+                <w:t xml:space="preserve">M. V. V Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Kucherov</w:t>
+                <w:t xml:space="preserve">Xiuhua Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (73), pp.on line. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 190 (9), pp.3293 - 3305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.01989-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00580657v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Gene Disruption of the Cyclo (L-Phe, L-Pro) Biosynthetic Pathway in Streptomyces sp. US24 Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiha Sioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Karray-Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Aouissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bejar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (Art. No 91409), pp.1 - 9. </w:t>
@@ -5443,51 +5443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (12), pp.2361-2369. </w:t>
@@ -5577,51 +5577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 188 (18), pp.6599 - 6610. </w:t>
@@ -5672,51 +5672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of AlpV, a New Member of the Streptomyces Antibiotic Regulatory Protein Family, in Regulation of the Duplicated Type II Polyketide Synthase alp Gene Cluster in Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuhua Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5770,364 +5770,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Angucycline-Like Antibiotic Gene Cluster in the Terminal Inverted Repeats of the Streptomyces ambofaciens Linear Chromosome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiuhua Pang</w:t>
+                <w:t xml:space="preserve">Differential and Cross-Transcriptional Control of Duplicated Genes Encoding Alternative Sigma Factors in Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pernodet</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.48.2.575-588.2004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 186 (16), pp.5355 - 5365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.186.16.5355–5365.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659031v1</w:t>
+                <w:t xml:space="preserve">hal-01659043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and Cross-Transcriptional Control of Duplicated Genes Encoding Alternative Sigma Factors in Streptomyces ambofaciens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Roth</w:t>
+                <w:t xml:space="preserve">Functional Angucycline-Like Antibiotic Gene Cluster in the Terminal Inverted Repeats of the Streptomyces ambofaciens Linear Chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuhua Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wenner</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Fourrier</w:t>
+                <w:t xml:space="preserve">Jean-Luc Pernodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 186 (16), pp.5355 - 5365. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (2), pp.575 - 588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.186.16.5355–5365.2004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.48.2.575-588.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659043v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-end fusion of linear deleted chromosomes initiates a cycle of genome instability in Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6302,477 +6302,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of a mutator strain of Streptomyces ambofaciens ATCC23877 exhibiting an increased level of genetic instability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An amplifiable and deletable locus of Streptomyces ambofaciens RP181110 contains a very large gene homologous to polyketide synthase genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Vandewiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/m96-076⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 142 (10), pp.2815 - 2824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/13500872-142-10-2815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659581v1</w:t>
+                <w:t xml:space="preserve">hal-01659577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the Streptomyces coelicolor A3(2) ptpA gene encoding a phosphotyrosine protein phosphatase leads to overproduction of secondary metabolites in S. lividans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Umeyama</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of a mutator strain of Streptomyces ambofaciens ATCC23877 exhibiting an increased level of genetic instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vandewiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Tanabe</w:t>
+                <w:t xml:space="preserve">Jean-Nicolas Volff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Horinouchi</w:t>
+                <w:t xml:space="preserve">Jean-Marc Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 144 (2-3), pp.177-184. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 42 (6), pp.562 - 570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0378-1097(96)00359-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/m96-076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205363v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An amplifiable and deletable locus of Streptomyces ambofaciens RP181110 contains a very large gene homologous to polyketide synthase genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of the Streptomyces coelicolor A3(2) ptpA gene encoding a phosphotyrosine protein phosphatase leads to overproduction of secondary metabolites in S. lividans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Schneider</w:t>
+                <w:t xml:space="preserve">T Umeyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Morilhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vandewiele</w:t>
+                <w:t xml:space="preserve">Y Tanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dary</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y Horinouchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 142 (10), pp.2815 - 2824. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 144 (2-3), pp.177-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/13500872-142-10-2815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0378-1097(96)00359-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659577v1</w:t>
+                <w:t xml:space="preserve">hal-03205363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of genome instability in Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6845,277 +6845,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successes, surprises and pitfalls in modular polyketide synthase engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering of a polyketide synthase leads to ring-contracted stambomycins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Chepkirui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Brachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Biomolecules and the Bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">VAAM workshop 2021: Biology of Bacterial Producing Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saabrucken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525292v1</w:t>
+                <w:t xml:space="preserve">hal-03666909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of a polyketide synthase leads to ring-contracted stambomycins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Successes, surprises and pitfalls in modular polyketide synthase engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira J. Weissman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Chepkirui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Brachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAAM workshop 2021: Biology of Bacterial Producing Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saabrucken, Germany</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Biomolecules and the Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666909v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of a polyketide synthase leads to 'low-fat' stambomycins</w:t>
               </w:r>
@@ -7851,51 +7851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données du génome à l'aide de modèles de Markov cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7959,77 +7959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIGffRid : Programme de recherche des sites de fixation des facteurs de transcription par approche comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8084,51 +8084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification non supervisée par HMM de sites de fixation de facteurs de transcription chez les bactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8205,77 +8205,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Transcription Factor Binding Sites in Streptomyces coelicolor A3(2) by Phylogenetic Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8330,51 +8330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HMM, an Efficient Way to Detect Transcriptional Promoters in Bacterial Genomes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8464,90 +8464,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of transcription factor binding sites in the genome of Streptomyces coelicolor A3(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées Post-Génomique de la DOUA 2003 - JPGD'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8572,51 +8572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intragenomic reiterations detection using hidden Markov models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8693,51 +8693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données à l'aide de HMM : Application à la détection de réitérations intragénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9092,51 +9092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the understanding of molecular dialogues within soil forest microbial communities and their impact on plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9226,51 +9226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drago Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9364,51 +9364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Streptomyces dissemination meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Guilford, United Kingdom. 2003, Streptomyces dissemination meeting</w:t>
@@ -9482,51 +9482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waking up Streptomyces Secondary Metabolism by Constitutive Expression of Activators or Genetic Disruption of Repressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural product biosynthesis by microorganisms and plants, part C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 517, Academic Press, 2012, Methods in Enzymology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9573,64 +9573,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-guided Exploration of Streptomyces ambofaciens Secondary Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Garenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9689,51 +9689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données du génome à l'aide de modèles de Markov cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9868,64 +9868,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory L Challis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijiang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10282,51 +10282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="378C09DD"/>
+    <w:nsid w:val="FB5FFD41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10513,51 +10513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-aigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5266-5926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120677407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04925676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Su" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaouba Souaibou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#244;tel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gr&#252;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc06976e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Slimani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05622-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445176v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J Weissman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02115-23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chepkirui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brachmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27955-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Miethke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pieroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Br&#246;nstrup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hammann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41570-021-00313-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128776v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Lorenzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Najah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25462-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01255" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2717" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01579-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02868736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bourkaib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2020.109536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dettori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201700173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxun Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Carver" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Phelan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Sanchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Garg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Ren" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Pan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01986a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.09.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix H Medema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yilmaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cummings" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Biggins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1890" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guomin Ai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8674" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Spiteller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen S. Dickschat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Challis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1379-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272916v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Riclea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Laureti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087607" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2013.119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelu Nawani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Mandal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Bodas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghorbel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/687190" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Schoenian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dickschat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P3HXHR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Song" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laureti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gomez-Escribano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fox" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yeo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320194" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200260" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNXMHG7P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651598v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019077108" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Sioud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Karray-Rebai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Smaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bejar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/464986" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659462v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Aouissaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/91409" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2491&#8211;2500.2005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.2.575-588.2004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.16.5355&#8211;5365.2004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Holl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Angulo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1997.tb10326.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simonet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/m96-076" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205363v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Umeyama" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tanabe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Horinouchi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1097(96)00359-X" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659577v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morilhat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dary" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-142-10-2815" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2559" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03525292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J. Weissman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666909v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03525244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094950v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099608v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05144803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tirado" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Malo Massicard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Yag&#252;e" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Briegel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016980v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809379v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-404634-4.00017-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667184v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655316v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Challis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10315" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-aigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5266-5926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120677407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04925676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Su" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaouba Souaibou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#244;tel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gr&#252;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc06976e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Slimani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05622-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445176v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J Weissman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02115-23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chepkirui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brachmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27955-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Miethke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pieroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Br&#246;nstrup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hammann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41570-021-00313-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128776v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Lorenzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Najah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25462-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01255" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01579-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2717" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02868736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bourkaib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2020.109536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dettori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201700173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxun Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Carver" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Phelan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Sanchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Garg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3597" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.09.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Ren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Pan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01986a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix H Medema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yilmaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cummings" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Biggins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1890" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guomin Ai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8674" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Spiteller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen S. Dickschat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Challis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1379-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Laureti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2013.119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Riclea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087607" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelu Nawani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Mandal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Bodas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghorbel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/687190" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Schoenian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200260" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNXMHG7P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Song" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laureti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gomez-Escribano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fox" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yeo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320194" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dickschat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P3HXHR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651598v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019077108" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Sioud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Karray-Rebai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Smaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bejar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/464986" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659462v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Aouissaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/91409" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2491&#8211;2500.2005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659043v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.16.5355&#8211;5365.2004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659031v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.2.575-588.2004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Holl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Angulo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1997.tb10326.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morilhat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-142-10-2815" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659581v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simonet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/m96-076" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205363v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Umeyama" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tanabe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Horinouchi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1097(96)00359-X" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2559" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666909v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03525292v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J. Weissman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03525244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03666910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094950v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099608v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05144803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tirado" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Malo Massicard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Yag&#252;e" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Briegel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016980v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809379v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-404634-4.00017-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667184v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655316v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Challis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10315" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>