--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -273,429 +273,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FEM-BEM coupling strategy for the modeling of magnetoelectric effects in composite structures</w:t>
+                <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with BEM-Electrical Circuit Hybrid Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
+                <w:t xml:space="preserve">Michaël Nale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Galopin</w:t>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Bannwarth</w:t>
+                <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 151, pp.41-55. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2023.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3255979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798171v2</w:t>
+                <w:t xml:space="preserve">hal-04026218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with BEM-Electrical Circuit Hybrid Model</w:t>
+                <w:t xml:space="preserve">Modeling of Magnetoelectric Effects in Composite structures by FEM-BEM coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Nale</w:t>
+                <w:t xml:space="preserve">Alberto Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Ramdane</w:t>
+                <w:t xml:space="preserve">Gerard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3255979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3235211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026218v1</w:t>
+                <w:t xml:space="preserve">hal-03933752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Magnetoelectric Effects in Composite structures by FEM-BEM coupling</w:t>
+                <w:t xml:space="preserve">A FEM-BEM coupling strategy for the modeling of magnetoelectric effects in composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Urdaneta-Calzadilla</w:t>
+                <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Meunier</w:t>
+                <w:t xml:space="preserve">B Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.41-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3235211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2023.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933752v1</w:t>
+                <w:t xml:space="preserve">hal-03798171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D BEM Formulations for Eddy Current Problems with Multiply Connected Domains and Circuit Coupling</w:t>
               </w:r>
@@ -707,51 +707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Anh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -824,77 +824,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Strategy for Automatic Coupling Between the Inductive PEEC Method and an Integral Electrostatic Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Anh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -954,77 +954,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error estimation and adaptive mesh refinement for the unstructured inductive PEEC formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouceila Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1222,51 +1222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstructured–PEEC Method for Thin Electromagnetic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,51 +1395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (5), pp.1017-1030. </w:t>
@@ -1471,425 +1471,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D eddy currents computation by BEM using the modified magnetic vector potential and the reduced magnetic scalar potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Meunier</w:t>
+                <w:t xml:space="preserve">An Integral Face Formulation for Thin Non-Conductive Magnetic Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chavin-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cavallera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnm.2642⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2895959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364312v2</w:t>
+                <w:t xml:space="preserve">hal-02350902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integral Face Formulation for Thin Non-Conductive Magnetic Regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Cavallera</w:t>
+                <w:t xml:space="preserve">Fault Identification on a Fuel Cell by 3-D Current Density Reconstruction From External Magnetic Field Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Ifrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Galopin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2895959⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 55 (6), pp.6200705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2895755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350902v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Identification on a Fuel Cell by 3-D Current Density Reconstruction From External Magnetic Field Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Ifrek</w:t>
+                <w:t xml:space="preserve">3D eddy currents computation by BEM using the modified magnetic vector potential and the reduced magnetic scalar potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Anh Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bultel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (6), pp.6200705. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2895755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350903v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized PEEC Analysis of Inductive Coupling Phenomena in a Transmission Line Right-of-Way</w:t>
               </w:r>
@@ -2035,51 +2035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Le-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,51 +2195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (2), pp.445-448. </w:t>
@@ -2303,51 +2303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,51 +2399,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2478,51 +2478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2558,583 +2558,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume integral eddy current problem as a Friedrichs' system</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin Discretization of a Volume Integral Eddy Current Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Torosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Naples, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPUMAG60611.2025.11421281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135458v1</w:t>
+                <w:t xml:space="preserve">hal-05548286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un couplage FEM-BEM multiphysique pour la modélisation de structures composites à effets magnétoélectriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+                <w:t xml:space="preserve">Volume integral eddy current problem as a Friedrichs’ system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Torosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644003v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression tensorielle d'opérateurs intégraux en électromagnétisme basse fréquence : Premiers essais numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Torosyan</w:t>
+                <w:t xml:space="preserve">Un couplage FEM-BEM multiphysique pour la modélisation de structures composites à effets magnétoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644041v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid snapshots-Steklov BEM basis to identify hull corrosion states from nearby electric field measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compression tensorielle d'opérateurs intégraux en électromagnétisme basse fréquence : Premiers essais numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Torosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tavernier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guibert</w:t>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE'2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214688v1</w:t>
+                <w:t xml:space="preserve">hal-04644041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM-BEM modeling of nonlinear magnetoelectric effects in heterogeneous composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,855 +3162,855 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive mesh procedure for the unstructured inductive PEEC formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Meunier</w:t>
+                <w:t xml:space="preserve">Hybrid snapshots-Steklov BEM basis to identify hull corrosion states from nearby electric field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields COMPUMAG 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Cancun (Online), Mexico</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE'2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553885v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of magnetoelectric effects in composite structures by FEM-BEM coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE-CEFC'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Strategies Improvement for the Generalized PEEC Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive mesh procedure for the unstructured inductive PEEC formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouceila Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2020 19thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC'2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields COMPUMAG 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Cancun (Online), Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052278v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with a Coupled BEM-Electrical Circuit Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Nale</w:t>
+                <w:t xml:space="preserve">Computational Strategies Improvement for the Generalized PEEC Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouceila Alkama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF'2021 - The 12th International Symposium on Electric and Magnetic Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2020 19thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC'2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC46938.2020.9451292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264844v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inverse Integral Formulation for Steel Shell Magnetization Identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Cavallera</w:t>
+                <w:t xml:space="preserve">Transient Modelling of Corrosion Protection Systems with a Coupled BEM-Electrical Circuit Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EMF'2021 - The 12th International Symposium on Electric and Magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278819v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstructured - PEEC Method with the use of Surface Impedance Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Anh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th edition of International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Approach Including the Winding Impact for Electrical Machine Vibration Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,2024 +4038,2299 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D BEM Formulations for Eddy Current Problems with Multiply Connected Domains and Circuit Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Anh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019 : 22nd International Conference on the Computation of Electromagnetic Field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstructured–PEEC Method for Thin Electromagnetic Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Meunier</w:t>
+                <w:t xml:space="preserve">An Inverse Integral Formulation for Steel Shell Magnetization Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireg Chavin-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cavallera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064483v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEM-FEM formulation based on magnetic vector and scalar potentials for eddy current problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unstructured–PEEC Method for Thin Electromagnetic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compumag 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISEF45929.2019.9096899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03823350v1</w:t>
+                <w:t xml:space="preserve">hal-02064483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Inverse Integral Formulation for Thin Regions Magnetization Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gireg Chavin-Collin</w:t>
+                <w:t xml:space="preserve">BEM-FEM formulation based on magnetic vector and scalar potentials for eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Anh Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE'2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEF45929.2019.9096899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331200v1</w:t>
+                <w:t xml:space="preserve">hal-03823350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Element Method for 3D Eddy Current Problems With a Conductive Thin Layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+                <w:t xml:space="preserve">A New Inverse Integral Formulation for Thin Regions Magnetization Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireg Chavin-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cavallera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Numerical Methods in Electromagnetics (NUMELEC 2017), Nov. 15-17, 2017, Paris (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hall in Tirol, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937805v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation intégrale de volume en potentiel vecteur magnétique pour les problèmes magnétostatiques non linéaires en présence d'aimant permanent</w:t>
+                <w:t xml:space="preserve">Boundary Element Method for 3D Eddy Current Problems With a Conductive Thin Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh Le Van</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Numerical Methods in Electromagnetics (NUMELEC 2017), Nov. 15-17, 2017, Paris (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167401v1</w:t>
+                <w:t xml:space="preserve">hal-03937805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized PEEC Analysis of Inductive Coupling Phenomena in a Transmission Line Right-of-Way</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Siau</w:t>
+                <w:t xml:space="preserve">Formulation intégrale de volume en potentiel vecteur magnétique pour les problèmes magnétostatiques non linéaires en présence d'aimant permanent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Compumag Conference on the Computation of Electromagnetic Fields, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">NUMELEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173990v1</w:t>
+                <w:t xml:space="preserve">hal-01163192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation intégrale de volume en potentiel vecteur magnétique pour les problèmes magnétostatiques non linéaires en présence d'aimant permanent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Meunier</w:t>
+                <w:t xml:space="preserve">A generalized PEEC Analysis of Inductive Coupling Phenomena in a Transmission Line Right-of-Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blattner Martinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">20th Compumag Conference on the Computation of Electromagnetic Fields, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163192v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulations intégrales de volume en électromagnétisme basées sur une approche circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMELEC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization on GPU of Mesh Generation Using Dynamic Bubble System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Quang Dinh</w:t>
+                <w:t xml:space="preserve">Formulation intégrale de volume en potentiel vecteur magnétique pour les problèmes magnétostatiques non linéaires en présence d'aimant permanent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">NUMELEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001825v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adaptive Cross Approximation Technique for Volume Integral Method Applied to Nonlinear Magnetostatic Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallelization on GPU of Mesh Generation Using Dynamic Bubble System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Quang Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">The 16thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842517v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adaptive Cross Approximation Technique for the Integral Method in Magnetostatic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">The Adaptive Cross Approximation Technique for Volume Integral Method Applied to Nonlinear Magnetostatic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819864v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression par ondelettes de formulations intégrales sur architecture GPGPU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rubeck</w:t>
+                <w:t xml:space="preserve">The Adaptive Cross Approximation Technique for the Integral Method in Magnetostatic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">EMF'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716441v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression matricielle ACA de formulations intégrales en potentiels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compression par ondelettes de formulations intégrales sur architecture GPGPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2012 : 7ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t>
+              <w:t xml:space="preserve">Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716938v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet and block matrices compression of an integral method problem on General Purpose GPU (GPGPU) architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression matricielle ACA de formulations intégrales en potentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
+              <w:t xml:space="preserve">NUMELEC 2012 : 7ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819307v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wavelet and block matrices compression of an integral method problem on General Purpose GPU (GPGPU) architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEFC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">JCuda vectorized and parallelized computation strategy for solving integral equations in electromagnetism on a standard personal computer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rubeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensor-Train Compression of a Volume Integral Eddy Current Problem in Discontinuous Galerkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Torosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6114,51 +6398,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94AE7919"/>
+    <w:nsid w:val="DF83C2A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6345,51 +6629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-bannwarth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328266v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niyonzima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3339088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798171v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Galopin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Niyonzima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bannwarth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2023.02.034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3255979" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Anh Phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bannwarth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3114511" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouceila Alkama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3137657" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chavin-Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bannwarth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cavallera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-A Phan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Guichon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364312v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Guichon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2642" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2895959" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ifrek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rosini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2895755" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blattner Martinho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Guichon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2470249" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le-Van" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Siau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2496243" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281568" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241750" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Torosyan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214688v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC46938.2020.9451292" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Chavin-Collin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cavallera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Phan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Huang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096899" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Van" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163587v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quang Dinh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819864v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rubeck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-bannwarth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328266v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niyonzima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3339088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3255979" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Niyonzima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798171v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Galopin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bannwarth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2023.02.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Anh Phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bannwarth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3114511" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouceila Alkama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3137657" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chavin-Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bannwarth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cavallera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-A Phan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Guichon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350902v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2895959" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ifrek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rosini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2895755" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364312v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2642" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blattner Martinho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Guichon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2470249" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le-Van" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Siau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2496243" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281568" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241750" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Torosyan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPUMAG60611.2025.11421281" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644041v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC46938.2020.9451292" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Phan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Huang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Chavin-Collin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cavallera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096899" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Van" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quang Dinh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842517v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819864v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rubeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610893v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>