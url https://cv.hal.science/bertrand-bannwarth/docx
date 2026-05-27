--- v1 (2026-04-16)
+++ v2 (2026-05-27)
@@ -6398,51 +6398,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF83C2A8"/>
+    <w:nsid w:val="16A553A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>