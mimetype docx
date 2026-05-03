--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand Bed'Hom </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal Polymorphism in Cercopithecini: Cytogenomics Provides Evidence for Reticulate Evolution and Incomplete Reproductive Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Cacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gerbault-Seureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Motsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anne Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-025-00483-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Genome Assembly for the Spotted Flycatcher ( Muscicapa striata )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (8), pp.evad140. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evad140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frame-shift mutation in COMTD1 is associated with impaired pheomelanin pigmentation in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Tranell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn C Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (4), pp.e1010724. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1010724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Basic Cytogenetics Challenges Holocentricity of Butterfly Chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dutrillaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dutrillaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mcclure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 162 (5), pp.262-272. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000526034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in caecal microbiota composition and Salmonella carriage between experimentally infected inbred lines of chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-022-00699-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caecal microbiota composition of experimental inbred MHC-B lines infected with IBV differs according to genetics and vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.9995. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-13512-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the caecal tonsil transcriptome in two chicken lines experimentally infected with Salmonella Enteritidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), 19 p. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0270012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feather pattern autosomal barring in chicken is strongly associated with segregation at the MC1R locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingxing Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell &amp; melanoma research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcmr.12975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of genetics and the pre-vaccination blood transcriptome on the variability of antibody levels after vaccination against Mycoplasma hyopneumoniae in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00614-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal history of a globally introduced carnivore, the small Indian mongoose Urva auropunctata, with an emphasis on the Caribbean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.2573-2590. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-021-02523-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trade-offs between feed efficiency, growth-related traits, and immune activity in experimental lines of layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00636-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small mammal inventory in the Lama forest reserve (south Benin), with new cytogenetical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gerbault-Seureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.20009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of MHC-B in 12 chicken populations in Korea revealed by single-nucleotide polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabuddha Manjula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rashedul Hoque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunghyun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongwon Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-020-01176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées des génomes : Apports et impacts potentiels des nouvelles technologies pour les espèces aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173 (1), pp.140-150. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2020.70900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of resistance to pasteurellosis using novel response traits in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merina Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-020-00552-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des petits Mammifères terrestres du Jardin des Plantes (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gerbault-Seureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arvicola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes des Premières Rencontres Nationales Petits Mammifères, Actes des Premières Rencontres Nationales Petits Mammifères, pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoprofiling of peripheral blood from infectious bronchitis virus vaccinated MHC-B chicken lines – Monocyte MHC-II expression as a potential correlate of protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Naghizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikke Kjaerup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Zohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.93-102. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A missense mutation in TYRP1 causes the chocolate plumage color in chicken and alters melanosome structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.381-390. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcmr.12753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new structural mutations in the 5′ region of the ASIP gene cause diluted feather color phenotypes in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0458-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and tissue-expression profiling of novel chicken c-type lectin- like domain containing proteins as potential targets for carbohydrate-based vaccine strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik T Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernt Guldbrandtsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Dalgaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114, pp.216-225. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molimm.2019.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RELAPA (génomique pour la REsistance génétique des LApins a la PAsteurellose) : paramètres génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merina Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuniculture Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (77-80), pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27019-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées des génomes : Apports et impacts pour les espèces d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of Sex-linked barring alleles in chickens involves both regulatory and coding changes in CDKN2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Ring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mårten Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid discovery of de novo deleterious mutations in cattle enhances the value of livestock as model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Otz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jagannathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.11466. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-11523-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomes of whole blood and PBMC in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbd.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-density SNP panel reveals extensive diversity, frequent recombination and multiple recombination hotspots within the chicken major histocompatibility complex B region between BG2 and CD1A1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet E. Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy M. Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashlee R. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kara N. Pinegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wolc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0181-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidirectional chromosome painting substantiates the occurrence of extensive genomic reshuffling within Accipitriformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhui Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia O’brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beiyuan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiting Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-015-0484-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effect of a CNV on a morphological trait in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale investigation of response to [i]Eimeria Maxima[/i] challenge in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Abrahamsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (4), pp.1830-1840. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2014-8592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation genetic diagnosis in Welsh pony embryos after biopsy and cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (11), pp.5222-5231. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study and biological pathway analysis of the Eimeria maxima response in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchel S. Abrahamsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0170-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation and genetic diversity of the chicken collagenous lectins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Risdahl Juul-Madsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (2), pp.277-286. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molimm.2015.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken fed a wheat-based diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (25), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (6), pp.3768-3782. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for coccidiosis (Eimeria tenella) resistance in a Fayoumi × Leghorn F2 cross, using a medium-density SNP panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of the highly polymorphic tandem repeat LEI0258 in the chicken MHC-B region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Sheng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeljelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fotsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (6), pp.447-459. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-013-0697-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional annotation of the porcine immunome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry D Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James G R Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing three crocodilian genomes to illuminate the evolution of archosaurs and amniotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. J. A. St John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. E. L. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally R S. R. Isberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee G. L. G. Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Y. A. Y. Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2012-13-1-415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of molecular markers and phenotypic traits in local chicken breeds in Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shen C.-S. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Berthouly-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. O. Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Y. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2), pp.172-182. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02226.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic Hedgehog-signalling patterns the developing chicken comb as revealed by exploration of the Peacomb mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Harun-Or-Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), Non paginé. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050890.g002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rose-comb mutation in chickens constitutes a structural rearrangement causing both altered comb morphology and defective sperm motility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chungang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SNPs and microsatellites for assessing the genetic structure of chicken populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Gärke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Ytournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. I. Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Lathrop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (4), pp.419-428. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02284.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lavender plumage colour in Japanese quail is associated with a complex mutation in the region of MLPH that is related to differences in growth, feed consumption and body temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.442. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene diversity, agroecological structure and introgression patterns among village chicken populations across North, West and Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface.B. B. Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Ak. I. A. Youssao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia.V. C. Yapi-Gnaoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. Osei-Amponsah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-13-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and special features of animal health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation and diversity of the class II DM region of the chicken MHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe O. Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima R. Zoorob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (9-10), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molimm.2011.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into gene expression profiling of natural resistance to coccidiosis in contrasting chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Heams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, online (Suppl. 4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S4-S26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dark brown plumage color in chickens is caused by an 8.3 kb deletion upstream of SOX10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika U. Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne S. Kerje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Stina A.-S. Sahlqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olov O. Ekwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell Melanoma Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.268-274. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-148X.2011.00825.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic patterning of avian skin confers a developmental facility for loss of neck feathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyan C. Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasia A. Tzika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), Non paginé. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different immune responses to three different vaccines following H6N1 low pathogenic avian influenza virus challenge in Taiwanese local chicken breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shen C.-S. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe O. Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Pai Y.-P. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Feng C.-F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, Non paginé. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S4-S33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel chicken lung epithelial cell line: Characterization and response to low pathogenicity avian influenza virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonsergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (1), pp.32-42. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2011.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken domestication: From archeology to genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (3), pp.197-204. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and PRNP genotype determination in preimplantation caprine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (4), pp.656-663. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2010.01724.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation in chicken between the marker LEI0258 alleles and Major Histocompatibility Complex sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Risdahl Juul-Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shen Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (Suppl 4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S4-S29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-linked barring in chickens is controlled by the CDKN2A/B tumour suppressor locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders R. Hellström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.521-530. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-148X.2010.00700.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and morphometric characterization of a local Vietnamese Swamp Buffalo population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nhu Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thanh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127 (1), pp.74-84. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2009.00806.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.359-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome resequencing reveals loci under selection during chicken domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Johan Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Zody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R. S. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Sherwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (25 march), pp.587-593. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnamese chickens: a gate towards Asian genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nhu Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vu Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (june), Non paginé. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-11-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;silver&amp;quot; Japanese quail and the MITF gene: causal mutation, associated traits and homology with the &amp;quot;blue&amp;quot; chicken plumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin'Ichi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (february), Non paginé. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-11-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for introgressive hybridization of wild common quail (Coturnix coturnix) by domesticated Japanese quail (Coturnix japonica) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (3), pp.1051--1062. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-009-9951-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative mapping analysis of chicken microchromosome 16 organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Solinhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.616. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing fine scale subpopulations structure in the Vietnamese H'mong cattle breed for conservation purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nhu Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (june), Non paginé. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-11-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of sex and scrapie resistance genotype in preimplantation ovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cognié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Folch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.20940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copy number variation in intron 1 of SOX5 causes the Pea-comb phenotype in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R.S. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTLs affecting resistance to coccidiosis (Eimeria tenella) in a Fayoumi × White Leghorn cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-coding RNAs revealed during identification of genes involved in chicken immune responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Wittzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (1), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-008-0337-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of local Vietnamese chickens provides evidence of gene flow from wild to domestic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Nhu Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hoang Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-10-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of apolipoprotein A-I in the alpha-globulin fraction of avian plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaste-Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Clinical Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.206-212. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1939-165X.2009.00142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular genotype investigation of the Gallus gallus major histocompatibility complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.271-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of strong selection for the PrP major gene on genetic variability of four French sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.663-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the polymorphism at molecular markers in QTL and non-QTL regions in selected chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Loywyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piter Bijma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.639-661. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single point-mutation within the melanophilin gene causes the lavender plumage colour dilution phenotype in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single point-mutation within the melanophilin gene causes the lavender plumage colour dilution phenotype in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using molecular markers and multivariate methods to study the genetic diversity of local European and Asian chicken breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2008.01703.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of strong selection for the PrP major gene on genetic variability of four French sheep breeds(Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaeël Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloeë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.663-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated effects of selection for immunity in White Leghorn chicken lines on natural antibodies and specific antibody responses to KLH and M. butyricum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Gb Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Yellow Skin gene reveals a hybrid origin of the domestic chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbreeding parameters of general immune response traits in White Leghorn chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 119 (1-3), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Yellow Skin Gene Reveals a Hybrid Origin of the Domestic Chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greger Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika U. Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.e1000010. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody responses to keyhole limpet hemocyanin, lipopolysaccharide and Newcastle disease virus vaccine in F2 and backcrosses of White Leghorn lines selected for two different immune response traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.B. Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.1316-1322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in SLC45A2 cause plumage color variation in chicken and Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders R. Hellström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175, pp.867-877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody Responses to Keyhole Limpet Hemocyanin, Lipopolysaccharide, and Newcastle Disease Virus Vaccine in F2 and Backcrosses of White Leghorn Lines Selected for Two Different Immune Response Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (7), pp.1316-1322. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/86.7.1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des marqueurs moléculaires pour la caractérisation génétique des races bovines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in SLC45A2 Cause Plumage Color Variation in Chicken and Japanese Quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika U. Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Hellström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (2), pp.867-877. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.106.063107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian genomes: different karyotypes but a similar distribution of the GC-richest chromosome regions at interphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Cantarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.785-793. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-005-1012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a cluster of TRIM-B30.2 genes in the chicken MHC B locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wittzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57, pp.116-128. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-005-0770-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation à l’Inra des observations et expérimentations sur des animaux modèles ou agronomiques infectés par une encéphalopathie spongiforme transmissible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome banding studies in the Bateleur (Terathopius ecaudatus, Aves, Accipitridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Darré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6, pp.437-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL de résistance à la Pasteurellose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Debbiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel blood biomarkers to predict better responses to vaccination in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between resistance to a Pasteurella Multocida experimental infection and production traits in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Congress on Genetics Applied to Livestock Production ( WCGALP 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European mink (Mustela lutreola) reference genome and population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier-Chambrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skorupski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemysław Śmietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Mustelid Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteurella multocida experimental infection 1): resistance and hematological response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteurella multocida experimental infection (2): genetic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des petits mammifères terrestres du Jardin des Plantes (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Petits Mammifères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'Histoire Naturelle de Bourges, Mar 2019, Bourges, France. pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RELAPA (génomique pour la REsistance génétique des LApins a la PAsteurellose) : paramètres génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merina Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un panel de marqueurs SNP pour détecter l'hybridation entre la caille des blés et la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRA; ANSES, Mar 2019, Tours, France. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical applications of genomic assignment methods in the avian breeding industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that individuals among chickens are able to durably control Mardivirus replication in feathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilmos Palya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Marek's Disease and Avian Herpesviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Yangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génétique pour la résistance aux maladies : projets et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merina Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale d’Information des Professionnels du Lapin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cesson Sévigné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual genetic variability of vaccine responses in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium du Réseau Français d'Immunologie des Animaux Domestiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What potential of genome-wide integrative approaches to predict vaccine responses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Veterinary and Immunology Workshop (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Immunology. Londres, GBR., Sep 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du projet RELAPA : génomique pour la résistance génétique des lapins à la pasteurellose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2017, Le Mans, France. 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The barred beauty- how a tumour suppressor locus can delight your eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Ring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiafang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mårten Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Model Systems 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on digestive efficiency impacts immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Soubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of feather colour: how to fill the puzzle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Model Systems 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of microbiota and gut health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study for response to [i]Eimeria maxima[/i] challenge in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel J Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo Assembly of the Chinese Bamboo-Partridge Genome and Comparison with Chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières gestations après transfert d'embryons équins biopsés et sexés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL contrôlant l'efficacité digestive dans un croisement de lignées de poulets sélectionnées de façon divergentes pour ce caractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.540-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage et cryoconservation d'embryons équins : état des courses. Premières gestations après transfert d'embryons équins biopsés et sexés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Information Actualité en Elevage Equin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. Le Pin-au-Haras, FRA., Jan 2013, Le Pin-au-Haras, France. pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The barred beauty - what chickens can teach us about melanocyte survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Dorshorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell Development Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of candidate polymorphism in a QTL region by combining eQTL mapping with NGS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving immune competence: screening for new parameters describing the innate immune status in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NGS data to characterize genetics of meet-type and egg-type chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of SNPs with high-resolution genotyping in the MHC region in Korean native chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Rashedul Hoque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung-Hwan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang-Nyeong Heo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the Intenational Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP detection for QTL analysis of social behaviour and production traits in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of traces of selection with numerous SNP in small experimental populations undergoing directional selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia L. Silveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Réunion annuelle du Groupe d'Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Avignon, France. pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTLs liés à l'efficacité alimentaire de la poule pondeuse dans des lignées divergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Heams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France. pp.775-778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community annotation of immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTLs liés à l'efficacité alimentaire de la poule pondeuse dans des lignées divergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody response to H5N9 inactivated vaccine and MHC diversity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. T.X. Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. J.C. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage en haute-résolution d'une région très polymorphe impliquée dans la réponse aux pathogènes : le CMH (Complexe Majeur d'Histocompatibilité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France. pp.779-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into gene expression profiling of natural resistance to coccidiosis in contrasting chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Heams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sus-Flora project: a genetic and genomic study of gut microbiota and immune system homeostasis in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium Pasteur Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. Paris, FRA., Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the &amp;quot;double-yolked&amp;quot; white leghorn line a &amp;quot;booroola&amp;quot; hen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenAviFlu : Variabilité génétique de la réponse à Influenza chez les oiseaux : conclusions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Zoorob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal mutation and associated traits for the &amp;quot;silver&amp;quot; Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for coccidiosis resistance using SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zelenika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, Germany. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweeps and signatures of selection in the domestication of the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Zody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R.S. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sherwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody response to H5N9 inactivated vaccine and MHC diversity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Meeting of the Avian Immunology Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling of natural resistance to coccidiosis in chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring polymorphism at the Major Histocompatibility Complex level in local chicken breeds under a conservation program in Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shen Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Pai Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation in chicken between the marker LEI0258 alleles and Major Histocompatibility Complex sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Juul-Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution chicken MHC genotyping using a SNP panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Juul-Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shen Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different immune responses to three different vaccines following taiwanese H6N1 low pathogenic avian influenza virus challenge in Taiwan local chicken breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shen Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for coccidiosis resistance using SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zelenika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation power of SNPs for assessing the phylogenetic structure of populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gärke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ytournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lathrop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la réponse à l'Influenza aviaire chez les oiseaux domestiques : approche vaccinale et réponse précoce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE, 21-23 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-coding RNAs revealed during idientification of genes involved in chicken immune responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Wittzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Host Genetics Control of Infectious Diseases [Génétique des hà´tes dans le contrà´le des maladies infectieuses]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie et contrôle des maladies : Maladies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de réflexion sur leurs recherches communes des Départements Santé Animale et Génétique Animale de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France. pp.13 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lignée &amp;quot; Leghorn double jaune&amp;quot; : un modèle d'étude du déterminisme génétique du taux d'ovulation chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Heirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typage moléculaire du complexe majeur d'histocompatibilité chez le poulet : vers une meilleure caractérisation des génotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances actuelles sur les gènes de coloration chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome resequencing reveals loci under selection during chicken domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Zody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R.S. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sherwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Poultry Genetics Symposium, 30th September - 2nd October 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and estimation of the epistasis extent for chicken production and resistance to disease traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Carlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Bovenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de cartographie intégrée du microchromosome 16 porteur du Complexe Majeur d'Histocompatibilité et des régions organisatrices du nucléole chez la poule domestique (Gallus gallus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Solinhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derjusheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaginskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR de Cytogénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie intégrée du microchromosome 16, porteur du complexe majeur d'histocompatibilité, chez la poule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Solinhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derjusheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lacanau, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The major histocompatibility complex molecular genotyping on Taiwan local chicken breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shen Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur., Jun 2008, Brisbane, Australia. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional cloning of the sex-linked barring locus affecting plumage colour in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Hellstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de populations à partir de l'analyse de régions chromosomiques potentiellement sélectionnées en comparaison à la diversité neutre : étude conjointe de lignées expérimentales de poules et des quatres sous-populations ovines de race Lacaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Loywyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque National - Les Ressources Génétiques à l'heure des Génomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairages apportés par l'identification moléculaire des gènes de coloration chez le poulet sur le mode d'action des mutations, l'homologie de locus entre espèces et la domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the Gallus gallus major histocompatibility complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la détection de QTL à la construction de génotypes chez le poulet : estimation des effets d'épistasie entre QTL pour des caractères de qualité des carcasses et de résistance aux maladies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la réponse à l'Influenza aviaire chez les oiseaux domestiques : approche vaccinale et réponse précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AgenaeGenanimal, 15-16 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular genotype investigation of the Gallus gallus Major Histocompatibility Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la réponse à l'Influenza aviaire chez les oiseaux domestiques, approche vaccinale et réponse précoce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Virus Influenza aviaires, le risque de pandémie humaine et sa prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTLs for resistance to coccidiosis (Eimeria tenella) in an experimental F2 cross and validation in commercial lines in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX International Conference on Animal Genetics, 20-25 August 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Brazil, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du polymorphisme du gène de la protéine PrP chez les races ovines Marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouragh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Babillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken lines selected for immune responses: results of a crossbreeding design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une sélection forte pour un gène majeur sur la variabilité et les niveaux génétiques : cas de la sélection pour la résistance à la tremblante ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage haute-résolution du gene BF1 (classe I) du MHC chez la Poule par pyroséquençage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution genotyping of chicken MHC class-I locus BF1 by PyrosequencingTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Porto Seguro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la réponse immunitaire chez la Poule : sélection de lignées expérimentales et importance du MHC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Institut Pasteur / INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the selection for scrapie resistance impact the genetic variability ? Preliminary results on four French sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Minas Gerais, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular genotyping of chicken MHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Avian Immunology Research Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dissection of genetic differences in immune responses : the IBDV model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Farm Animal Functional Genomics Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une race, quatre rameaux indépendants : quelle diversité génétique après 30 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of chicken lines selected for immune responses: crossbreeding design and resistance to diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Curie Conference: 'Making Europe more attractive for researchers'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic distribution of CR1 sequences evidenced by PRINS in chicken and other Galliformes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maucolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the atypical organization of the genome of Accipitridae (Aves) by molecular cytogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Habermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for scrapie resistance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de QTL influençant des caractères d'importance économique présente ou à venir en ovins laitiers en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic testing of sheep and goat in LABOGENA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel des séquences génétiques des espèces de France : note pour la mise en place d'un nouvel outil national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 25 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domesticated Poultry: A History Illuminated by Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics of Domestications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2024, 9781789451672. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332519.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les volailles domestiquées : des histoires éclairées par la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique des domestications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE editions, 2024, 9781789481679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic basis for pigmentation phenotypes in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Ming Chuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Okimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Poultry Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-106, 2020, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0065.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of donor cells: karyotyping methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Britton-Davidian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Reprogramming Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1222 (2 ed.), </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 290 p., 2015, Methods in Molecular Biology, 978-1-4939-1593-4. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1594-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenics and medicalized reproduction Conceptual, historical, medical, and ethical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubart-Kupperschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04434380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note « L'eugénisme et la procréation médicalisée. Considérations conceptuelles, historiques, médicales et éthiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubart-Kupperschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04291727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PReimplantation embryo Aptitude for DEvelopment (EPRADE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubart-Kupperschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03328662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation préimplantatoire de l’aptitude au développement embryonnaire (EPRADE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubart-Kupperschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03268622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids Research: What are the ethical issues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Botbol-Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Combrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03117706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les organoïdes: quels enjeux éthiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Botbol-Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Combrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02544395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann M Mc Cartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa S Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against Eimeria maxima in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of pasteurellosis resistance in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merina Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics and Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hinxton, United Kingdom. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunophénotypage à grande échelle pour des approches de génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches intégratives pour prédire la réponse vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Département INRA de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and tissue distribution by in-silico analysis and RT-qPCR expression profiling of chicken c-type lectin-like domain containing proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tibert Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Naghizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikke Brødsgaard Kjaerup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Sørensen Dalgaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune correlates of protection in peripheral blood of infectious bronchitis virus vaccinated MHC-B chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tibert Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Naghizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikke Brødsgaard Kjaerup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Sørensen Dalgaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisms in the non-classical DM genes and correlation with serology and other markers in the Chicken MHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Zoorob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxfoed, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Genetic Parameters of Pasteurellosis Resistance in Crossbred Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merina Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées des génomes: apports et impacts potentiels des nouvelles technologies pour les espèces aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken MHC-B diversity detected by a high-density SNP panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genomic regions associated with caecal microbiota composition in a broiler line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Simsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of genetic selection on feed efficiency on resistance to avian influenza and colibacillosis in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Guildford, United Kingdom. 2017, International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is immune capacity important for broiler’s response to coccidiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Genetics and Immunity Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Guildford, United Kingdom. , pp.27 slides, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of cSPA and cLL in respiratory tissues of selectively bred chickens varying in susceptibility to infectious bronchitis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tibert Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikke Kjaerup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin J.A. Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hélène Verheije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Genetics and Immunity Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Guildford, United Kingdom. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the genomic regions associated to response to coccidiosis caused by Eimeria maxima in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , 1 p., 2017, ISAG 2017 Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the trade-off in resource allocation between production and immunity traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. , 39 slides ; 4 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle des régions génomiques associées à la réponse à la coccidiose à Eimeria maxima chez des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study of the Eimeria maxima response in Cobb500 broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the molecular basis of pigment pattern formation in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Ring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Manlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Meeting of the European Society for Pigment Cell Research (ESPCR – 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milan, Italy. , Pigment Cell and Melanoma Research, 29 (6), pp.e51-e77, 2016, Pigment Cell and Melanoma Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on feed efficiency impacts vaccine immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a genetic selection led on digestive efficiency on gut microbiota composition in broiler chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Caidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. INRA-Rowett Symposium on Gut Microbiology. Twenty years and counting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of early innate immune responses in chicken blood using microfluidic expression arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When morphological mutations unravel chromosomal changes in domestic chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - INP - ENVT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chromosome Research, 24 (S1), 116 p., 2016, Chromosome Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken MHC variation and recombination revealed by a high density SNP panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet E. Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland. , 2015, Proceedings of the 9th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche génomique de la domestication du poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherches Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, Onzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous characterization of genomic regions associated with two feather traits and two eggshell colors in domestic Japanese quail ([i]Coturnix japonica[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'an, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight in the genetic diversity of wild and domestic [i]Gallus[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Lahalle-Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma components as traits for resistance to coccidiosis in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell S Abrahamsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Histocompatibility Complex plays a role in survival kinetics of chicken infected by Marek’s disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badi Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome wide association analysis confirms a complex, polygenic determinism of resistance to [i]Salmonella[/i] carrier-state in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description du microbiote digestif pour prédire la robustesse du poulet de chair : le projet GALMIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage et facteurs de variation de la taille de la crête: application à la crête en pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of immune response to Eimeria maxima in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abrahamsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. , 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of immune response to Eimeria maxima in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle R. Juul-Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Meeting and Summer School of the Scandinavian Society for Immunology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Copenhagen, Denmark. Wiley-Blackwell, Scandinavian Journal of Immunology, 77 (4), 2013, Scandinavian Journal of Immunology. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sji.12036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale analysis of MHC variability in chicken using a dedicated SNP panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Risdahl Juul-Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Veterinary and Immunology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Milan, Italy. pp.218, 2013, IVIS Abstracts Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional annotation of immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry D Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization-based targeted enrichment and second generation sequencing applied to domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Wahlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien A. Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Bihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Immune Response Annotation Group (irag)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for chicken production and resistance to disease traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bovenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics for Animal Health: Outlook for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. 2009, Programme and book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lavender plumage colour phenotype in Quail is caused by a large deletion in MLPH gene region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of local Vietnamese chickens for conservation purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nhu Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoang Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Vu Chi Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands. , pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for scrapie resistance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Catrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on methods for control of scrapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Oslo, France. 1 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et génomique chez la poule pour l'étude de la diversité visible et de l'immunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02787905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volailles : les chercheurs veillent au grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId858"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand Bed'Hom </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal Polymorphism in Cercopithecini: Cytogenomics Provides Evidence for Reticulate Evolution and Incomplete Reproductive Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Cacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gerbault-Seureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Motsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anne Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-025-00483-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Genome Assembly for the Spotted Flycatcher ( Muscicapa striata )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (8), pp.evad140. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evad140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frame-shift mutation in COMTD1 is associated with impaired pheomelanin pigmentation in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Tranell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn C Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (4), pp.e1010724. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1010724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Basic Cytogenetics Challenges Holocentricity of Butterfly Chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dutrillaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dutrillaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mcclure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 162 (5), pp.262-272. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000526034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in caecal microbiota composition and Salmonella carriage between experimentally infected inbred lines of chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-022-00699-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caecal microbiota composition of experimental inbred MHC-B lines infected with IBV differs according to genetics and vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.9995. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-13512-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the caecal tonsil transcriptome in two chicken lines experimentally infected with Salmonella Enteritidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), 19 p. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0270012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feather pattern autosomal barring in chicken is strongly associated with segregation at the MC1R locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingxing Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell &amp; melanoma research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcmr.12975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of genetics and the pre-vaccination blood transcriptome on the variability of antibody levels after vaccination against Mycoplasma hyopneumoniae in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00614-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trade-offs between feed efficiency, growth-related traits, and immune activity in experimental lines of layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00636-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal history of a globally introduced carnivore, the small Indian mongoose Urva auropunctata, with an emphasis on the Caribbean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.2573-2590. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-021-02523-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small mammal inventory in the Lama forest reserve (south Benin), with new cytogenetical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gerbault-Seureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.20009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of MHC-B in 12 chicken populations in Korea revealed by single-nucleotide polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabuddha Manjula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rashedul Hoque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunghyun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongwon Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-020-01176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées des génomes : Apports et impacts potentiels des nouvelles technologies pour les espèces aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173 (1), pp.140-150. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2020.70900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of resistance to pasteurellosis using novel response traits in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merina Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-020-00552-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des petits Mammifères terrestres du Jardin des Plantes (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gerbault-Seureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arvicola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes des Premières Rencontres Nationales Petits Mammifères, Actes des Premières Rencontres Nationales Petits Mammifères, pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A missense mutation in TYRP1 causes the chocolate plumage color in chicken and alters melanosome structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.381-390. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcmr.12753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoprofiling of peripheral blood from infectious bronchitis virus vaccinated MHC-B chicken lines – Monocyte MHC-II expression as a potential correlate of protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Naghizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikke Kjaerup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Zohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.93-102. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new structural mutations in the 5′ region of the ASIP gene cause diluted feather color phenotypes in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0458-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and tissue-expression profiling of novel chicken c-type lectin- like domain containing proteins as potential targets for carbohydrate-based vaccine strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik T Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernt Guldbrandtsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Dalgaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114, pp.216-225. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molimm.2019.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RELAPA (génomique pour la REsistance génétique des LApins a la PAsteurellose) : paramètres génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merina Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuniculture Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (77-80), pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27019-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées des génomes : Apports et impacts pour les espèces d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of Sex-linked barring alleles in chickens involves both regulatory and coding changes in CDKN2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Ring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mårten Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid discovery of de novo deleterious mutations in cattle enhances the value of livestock as model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Otz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jagannathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.11466. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-11523-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomes of whole blood and PBMC in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbd.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-density SNP panel reveals extensive diversity, frequent recombination and multiple recombination hotspots within the chicken major histocompatibility complex B region between BG2 and CD1A1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet E. Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy M. Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashlee R. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kara N. Pinegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wolc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0181-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidirectional chromosome painting substantiates the occurrence of extensive genomic reshuffling within Accipitriformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhui Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia O’brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beiyuan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiting Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-015-0484-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale investigation of response to [i]Eimeria Maxima[/i] challenge in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Abrahamsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (4), pp.1830-1840. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2014-8592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effect of a CNV on a morphological trait in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation genetic diagnosis in Welsh pony embryos after biopsy and cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (11), pp.5222-5231. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation and genetic diversity of the chicken collagenous lectins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Risdahl Juul-Madsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (2), pp.277-286. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molimm.2015.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study and biological pathway analysis of the Eimeria maxima response in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchel S. Abrahamsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0170-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken fed a wheat-based diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (25), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (6), pp.3768-3782. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for coccidiosis (Eimeria tenella) resistance in a Fayoumi × Leghorn F2 cross, using a medium-density SNP panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of the highly polymorphic tandem repeat LEI0258 in the chicken MHC-B region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Sheng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeljelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fotsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (6), pp.447-459. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-013-0697-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional annotation of the porcine immunome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry D Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James G R Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic Hedgehog-signalling patterns the developing chicken comb as revealed by exploration of the Peacomb mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Harun-Or-Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), Non paginé. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050890.g002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rose-comb mutation in chickens constitutes a structural rearrangement causing both altered comb morphology and defective sperm motility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chungang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing three crocodilian genomes to illuminate the evolution of archosaurs and amniotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. J. A. St John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. E. L. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally R S. R. Isberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee G. L. G. Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Y. A. Y. Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2012-13-1-415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of molecular markers and phenotypic traits in local chicken breeds in Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shen C.-S. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Berthouly-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. O. Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Y. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2), pp.172-182. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02226.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SNPs and microsatellites for assessing the genetic structure of chicken populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Gärke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Ytournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. I. Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Lathrop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (4), pp.419-428. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02284.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lavender plumage colour in Japanese quail is associated with a complex mutation in the region of MLPH that is related to differences in growth, feed consumption and body temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.442. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene diversity, agroecological structure and introgression patterns among village chicken populations across North, West and Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface.B. B. Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Ak. I. A. Youssao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia.V. C. Yapi-Gnaoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. Osei-Amponsah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-13-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation and diversity of the class II DM region of the chicken MHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe O. Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima R. Zoorob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (9-10), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molimm.2011.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and special features of animal health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into gene expression profiling of natural resistance to coccidiosis in contrasting chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Heams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, online (Suppl. 4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S4-S26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dark brown plumage color in chickens is caused by an 8.3 kb deletion upstream of SOX10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika U. Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne S. Kerje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Stina A.-S. Sahlqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olov O. Ekwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell Melanoma Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.268-274. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-148X.2011.00825.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic patterning of avian skin confers a developmental facility for loss of neck feathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyan C. Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasia A. Tzika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), Non paginé. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different immune responses to three different vaccines following H6N1 low pathogenic avian influenza virus challenge in Taiwanese local chicken breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shen C.-S. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe O. Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Pai Y.-P. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Feng C.-F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, Non paginé. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S4-S33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken domestication: From archeology to genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (3), pp.197-204. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and PRNP genotype determination in preimplantation caprine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (4), pp.656-663. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2010.01724.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel chicken lung epithelial cell line: Characterization and response to low pathogenicity avian influenza virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonsergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (1), pp.32-42. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2011.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation in chicken between the marker LEI0258 alleles and Major Histocompatibility Complex sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Risdahl Juul-Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shen Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (Suppl 4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S4-S29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-linked barring in chickens is controlled by the CDKN2A/B tumour suppressor locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders R. Hellström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.521-530. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-148X.2010.00700.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome resequencing reveals loci under selection during chicken domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Johan Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Zody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R. S. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Sherwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (25 march), pp.587-593. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and morphometric characterization of a local Vietnamese Swamp Buffalo population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nhu Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thanh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127 (1), pp.74-84. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2009.00806.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.359-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnamese chickens: a gate towards Asian genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nhu Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vu Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (june), Non paginé. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-11-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for introgressive hybridization of wild common quail (Coturnix coturnix) by domesticated Japanese quail (Coturnix japonica) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (3), pp.1051--1062. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-009-9951-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative mapping analysis of chicken microchromosome 16 organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Solinhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.616. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;silver&amp;quot; Japanese quail and the MITF gene: causal mutation, associated traits and homology with the &amp;quot;blue&amp;quot; chicken plumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin'Ichi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (february), Non paginé. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-11-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing fine scale subpopulations structure in the Vietnamese H'mong cattle breed for conservation purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nhu Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (june), Non paginé. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-11-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTLs affecting resistance to coccidiosis (Eimeria tenella) in a Fayoumi × White Leghorn cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of sex and scrapie resistance genotype in preimplantation ovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cognié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Folch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.20940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copy number variation in intron 1 of SOX5 causes the Pea-comb phenotype in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R.S. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-coding RNAs revealed during identification of genes involved in chicken immune responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Wittzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (1), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-008-0337-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of local Vietnamese chickens provides evidence of gene flow from wild to domestic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Nhu Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hoang Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-10-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of apolipoprotein A-I in the alpha-globulin fraction of avian plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaste-Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Clinical Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.206-212. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1939-165X.2009.00142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of strong selection for the PrP major gene on genetic variability of four French sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.663-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular genotype investigation of the Gallus gallus major histocompatibility complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.271-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single point-mutation within the melanophilin gene causes the lavender plumage colour dilution phenotype in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the polymorphism at molecular markers in QTL and non-QTL regions in selected chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Loywyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piter Bijma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.639-661. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of strong selection for the PrP major gene on genetic variability of four French sheep breeds(Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaeël Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloeë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.663-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single point-mutation within the melanophilin gene causes the lavender plumage colour dilution phenotype in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using molecular markers and multivariate methods to study the genetic diversity of local European and Asian chicken breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2008.01703.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated effects of selection for immunity in White Leghorn chicken lines on natural antibodies and specific antibody responses to KLH and M. butyricum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Gb Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Yellow Skin gene reveals a hybrid origin of the domestic chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbreeding parameters of general immune response traits in White Leghorn chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 119 (1-3), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Yellow Skin Gene Reveals a Hybrid Origin of the Domestic Chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greger Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika U. Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.e1000010. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in SLC45A2 cause plumage color variation in chicken and Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders R. Hellström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175, pp.867-877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody responses to keyhole limpet hemocyanin, lipopolysaccharide and Newcastle disease virus vaccine in F2 and backcrosses of White Leghorn lines selected for two different immune response traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.B. Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.1316-1322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody Responses to Keyhole Limpet Hemocyanin, Lipopolysaccharide, and Newcastle Disease Virus Vaccine in F2 and Backcrosses of White Leghorn Lines Selected for Two Different Immune Response Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (7), pp.1316-1322. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/86.7.1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des marqueurs moléculaires pour la caractérisation génétique des races bovines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in SLC45A2 Cause Plumage Color Variation in Chicken and Japanese Quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika U. Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Hellström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (2), pp.867-877. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.106.063107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian genomes: different karyotypes but a similar distribution of the GC-richest chromosome regions at interphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Cantarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.785-793. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-005-1012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a cluster of TRIM-B30.2 genes in the chicken MHC B locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wittzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57, pp.116-128. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-005-0770-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation à l’Inra des observations et expérimentations sur des animaux modèles ou agronomiques infectés par une encéphalopathie spongiforme transmissible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome banding studies in the Bateleur (Terathopius ecaudatus, Aves, Accipitridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Darré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6, pp.437-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL de résistance à la Pasteurellose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Debbiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel blood biomarkers to predict better responses to vaccination in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between resistance to a Pasteurella Multocida experimental infection and production traits in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Congress on Genetics Applied to Livestock Production ( WCGALP 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European mink (Mustela lutreola) reference genome and population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier-Chambrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skorupski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemysław Śmietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Mustelid Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteurella multocida experimental infection 1): resistance and hematological response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteurella multocida experimental infection (2): genetic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des petits mammifères terrestres du Jardin des Plantes (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Petits Mammifères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'Histoire Naturelle de Bourges, Mar 2019, Bourges, France. pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RELAPA (génomique pour la REsistance génétique des LApins a la PAsteurellose) : paramètres génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merina Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un panel de marqueurs SNP pour détecter l'hybridation entre la caille des blés et la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRA; ANSES, Mar 2019, Tours, France. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical applications of genomic assignment methods in the avian breeding industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génétique pour la résistance aux maladies : projets et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merina Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale d’Information des Professionnels du Lapin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cesson Sévigné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that individuals among chickens are able to durably control Mardivirus replication in feathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilmos Palya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Marek's Disease and Avian Herpesviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Yangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual genetic variability of vaccine responses in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium du Réseau Français d'Immunologie des Animaux Domestiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What potential of genome-wide integrative approaches to predict vaccine responses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Veterinary and Immunology Workshop (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Immunology. Londres, GBR., Sep 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du projet RELAPA : génomique pour la résistance génétique des lapins à la pasteurellose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2017, Le Mans, France. 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The barred beauty- how a tumour suppressor locus can delight your eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Ring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiafang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mårten Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Model Systems 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on digestive efficiency impacts immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Soubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of feather colour: how to fill the puzzle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Model Systems 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of microbiota and gut health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study for response to [i]Eimeria maxima[/i] challenge in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel J Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo Assembly of the Chinese Bamboo-Partridge Genome and Comparison with Chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières gestations après transfert d'embryons équins biopsés et sexés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL contrôlant l'efficacité digestive dans un croisement de lignées de poulets sélectionnées de façon divergentes pour ce caractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.540-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage et cryoconservation d'embryons équins : état des courses. Premières gestations après transfert d'embryons équins biopsés et sexés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Information Actualité en Elevage Equin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. Le Pin-au-Haras, FRA., Jan 2013, Le Pin-au-Haras, France. pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The barred beauty - what chickens can teach us about melanocyte survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Dorshorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell Development Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of candidate polymorphism in a QTL region by combining eQTL mapping with NGS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving immune competence: screening for new parameters describing the innate immune status in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NGS data to characterize genetics of meet-type and egg-type chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP detection for QTL analysis of social behaviour and production traits in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of SNPs with high-resolution genotyping in the MHC region in Korean native chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Rashedul Hoque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung-Hwan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang-Nyeong Heo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the Intenational Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of traces of selection with numerous SNP in small experimental populations undergoing directional selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia L. Silveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Réunion annuelle du Groupe d'Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Avignon, France. pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTLs liés à l'efficacité alimentaire de la poule pondeuse dans des lignées divergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Heams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France. pp.775-778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community annotation of immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTLs liés à l'efficacité alimentaire de la poule pondeuse dans des lignées divergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody response to H5N9 inactivated vaccine and MHC diversity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. T.X. Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. J.C. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage en haute-résolution d'une région très polymorphe impliquée dans la réponse aux pathogènes : le CMH (Complexe Majeur d'Histocompatibilité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France. pp.779-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into gene expression profiling of natural resistance to coccidiosis in contrasting chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Heams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sus-Flora project: a genetic and genomic study of gut microbiota and immune system homeostasis in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium Pasteur Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. Paris, FRA., Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal mutation and associated traits for the &amp;quot;silver&amp;quot; Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenAviFlu : Variabilité génétique de la réponse à Influenza chez les oiseaux : conclusions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Zoorob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the &amp;quot;double-yolked&amp;quot; white leghorn line a &amp;quot;booroola&amp;quot; hen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for coccidiosis resistance using SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zelenika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, Germany. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweeps and signatures of selection in the domestication of the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Zody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R.S. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sherwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling of natural resistance to coccidiosis in chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody response to H5N9 inactivated vaccine and MHC diversity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Meeting of the Avian Immunology Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring polymorphism at the Major Histocompatibility Complex level in local chicken breeds under a conservation program in Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shen Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Pai Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution chicken MHC genotyping using a SNP panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Juul-Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shen Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation in chicken between the marker LEI0258 alleles and Major Histocompatibility Complex sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Juul-Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different immune responses to three different vaccines following taiwanese H6N1 low pathogenic avian influenza virus challenge in Taiwan local chicken breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shen Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for coccidiosis resistance using SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zelenika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation power of SNPs for assessing the phylogenetic structure of populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gärke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ytournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lathrop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lignée &amp;quot; Leghorn double jaune&amp;quot; : un modèle d'étude du déterminisme génétique du taux d'ovulation chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Heirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la réponse à l'Influenza aviaire chez les oiseaux domestiques : approche vaccinale et réponse précoce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE, 21-23 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie et contrôle des maladies : Maladies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de réflexion sur leurs recherches communes des Départements Santé Animale et Génétique Animale de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France. pp.13 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-coding RNAs revealed during idientification of genes involved in chicken immune responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Wittzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Host Genetics Control of Infectious Diseases [Génétique des hà´tes dans le contrà´le des maladies infectieuses]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typage moléculaire du complexe majeur d'histocompatibilité chez le poulet : vers une meilleure caractérisation des génotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances actuelles sur les gènes de coloration chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome resequencing reveals loci under selection during chicken domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Zody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R.S. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sherwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Poultry Genetics Symposium, 30th September - 2nd October 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and estimation of the epistasis extent for chicken production and resistance to disease traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Carlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Bovenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de cartographie intégrée du microchromosome 16 porteur du Complexe Majeur d'Histocompatibilité et des régions organisatrices du nucléole chez la poule domestique (Gallus gallus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Solinhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derjusheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaginskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR de Cytogénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie intégrée du microchromosome 16, porteur du complexe majeur d'histocompatibilité, chez la poule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Solinhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derjusheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lacanau, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The major histocompatibility complex molecular genotyping on Taiwan local chicken breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shen Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur., Jun 2008, Brisbane, Australia. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional cloning of the sex-linked barring locus affecting plumage colour in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Hellstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de populations à partir de l'analyse de régions chromosomiques potentiellement sélectionnées en comparaison à la diversité neutre : étude conjointe de lignées expérimentales de poules et des quatres sous-populations ovines de race Lacaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Loywyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque National - Les Ressources Génétiques à l'heure des Génomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the Gallus gallus major histocompatibility complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la détection de QTL à la construction de génotypes chez le poulet : estimation des effets d'épistasie entre QTL pour des caractères de qualité des carcasses et de résistance aux maladies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairages apportés par l'identification moléculaire des gènes de coloration chez le poulet sur le mode d'action des mutations, l'homologie de locus entre espèces et la domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la réponse à l'Influenza aviaire chez les oiseaux domestiques : approche vaccinale et réponse précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AgenaeGenanimal, 15-16 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular genotype investigation of the Gallus gallus Major Histocompatibility Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la réponse à l'Influenza aviaire chez les oiseaux domestiques, approche vaccinale et réponse précoce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Virus Influenza aviaires, le risque de pandémie humaine et sa prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTLs for resistance to coccidiosis (Eimeria tenella) in an experimental F2 cross and validation in commercial lines in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX International Conference on Animal Genetics, 20-25 August 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Brazil, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du polymorphisme du gène de la protéine PrP chez les races ovines Marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouragh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Babillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken lines selected for immune responses: results of a crossbreeding design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage haute-résolution du gene BF1 (classe I) du MHC chez la Poule par pyroséquençage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une sélection forte pour un gène majeur sur la variabilité et les niveaux génétiques : cas de la sélection pour la résistance à la tremblante ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la réponse immunitaire chez la Poule : sélection de lignées expérimentales et importance du MHC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Institut Pasteur / INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution genotyping of chicken MHC class-I locus BF1 by PyrosequencingTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Porto Seguro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the selection for scrapie resistance impact the genetic variability ? Preliminary results on four French sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Minas Gerais, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular genotyping of chicken MHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Avian Immunology Research Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dissection of genetic differences in immune responses : the IBDV model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Farm Animal Functional Genomics Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une race, quatre rameaux indépendants : quelle diversité génétique après 30 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of chicken lines selected for immune responses: crossbreeding design and resistance to diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Curie Conference: 'Making Europe more attractive for researchers'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic distribution of CR1 sequences evidenced by PRINS in chicken and other Galliformes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maucolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the atypical organization of the genome of Accipitridae (Aves) by molecular cytogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Habermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for scrapie resistance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de QTL influençant des caractères d'importance économique présente ou à venir en ovins laitiers en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic testing of sheep and goat in LABOGENA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel des séquences génétiques des espèces de France : note pour la mise en place d'un nouvel outil national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 25 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domesticated Poultry: A History Illuminated by Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics of Domestications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2024, 9781789451672. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332519.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les volailles domestiquées : des histoires éclairées par la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique des domestications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE editions, 2024, 9781789481679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic basis for pigmentation phenotypes in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Ming Chuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Okimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Poultry Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-106, 2020, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0065.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of donor cells: karyotyping methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Britton-Davidian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Reprogramming Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1222 (2 ed.), </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 290 p., 2015, Methods in Molecular Biology, 978-1-4939-1593-4. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1594-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenics and medicalized reproduction Conceptual, historical, medical, and ethical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubart-Kupperschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04434380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note « L'eugénisme et la procréation médicalisée. Considérations conceptuelles, historiques, médicales et éthiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubart-Kupperschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04291727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PReimplantation embryo Aptitude for DEvelopment (EPRADE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubart-Kupperschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03328662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation préimplantatoire de l’aptitude au développement embryonnaire (EPRADE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubart-Kupperschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03268622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids Research: What are the ethical issues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Botbol-Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Combrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03117706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les organoïdes: quels enjeux éthiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Botbol-Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Combrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02544395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann M Mc Cartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa S Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against Eimeria maxima in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of pasteurellosis resistance in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merina Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics and Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hinxton, United Kingdom. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunophénotypage à grande échelle pour des approches de génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches intégratives pour prédire la réponse vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Département INRA de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and tissue distribution by in-silico analysis and RT-qPCR expression profiling of chicken c-type lectin-like domain containing proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tibert Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Naghizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikke Brødsgaard Kjaerup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Sørensen Dalgaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune correlates of protection in peripheral blood of infectious bronchitis virus vaccinated MHC-B chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tibert Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Naghizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikke Brødsgaard Kjaerup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Sørensen Dalgaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisms in the non-classical DM genes and correlation with serology and other markers in the Chicken MHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Zoorob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxfoed, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Genetic Parameters of Pasteurellosis Resistance in Crossbred Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merina Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées des génomes: apports et impacts potentiels des nouvelles technologies pour les espèces aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken MHC-B diversity detected by a high-density SNP panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genomic regions associated with caecal microbiota composition in a broiler line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Simsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is immune capacity important for broiler’s response to coccidiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Genetics and Immunity Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Guildford, United Kingdom. , pp.27 slides, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of genetic selection on feed efficiency on resistance to avian influenza and colibacillosis in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Guildford, United Kingdom. 2017, International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of cSPA and cLL in respiratory tissues of selectively bred chickens varying in susceptibility to infectious bronchitis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tibert Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikke Kjaerup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin J.A. Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hélène Verheije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Genetics and Immunity Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Guildford, United Kingdom. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the genomic regions associated to response to coccidiosis caused by Eimeria maxima in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , 1 p., 2017, ISAG 2017 Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the trade-off in resource allocation between production and immunity traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. , 39 slides ; 4 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle des régions génomiques associées à la réponse à la coccidiose à Eimeria maxima chez des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study of the Eimeria maxima response in Cobb500 broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the molecular basis of pigment pattern formation in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Ring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Manlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Meeting of the European Society for Pigment Cell Research (ESPCR – 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milan, Italy. , Pigment Cell and Melanoma Research, 29 (6), pp.e51-e77, 2016, Pigment Cell and Melanoma Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on feed efficiency impacts vaccine immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a genetic selection led on digestive efficiency on gut microbiota composition in broiler chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Caidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. INRA-Rowett Symposium on Gut Microbiology. Twenty years and counting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of early innate immune responses in chicken blood using microfluidic expression arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When morphological mutations unravel chromosomal changes in domestic chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - INP - ENVT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chromosome Research, 24 (S1), 116 p., 2016, Chromosome Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken MHC variation and recombination revealed by a high density SNP panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet E. Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland. , 2015, Proceedings of the 9th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche génomique de la domestication du poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherches Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, Onzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight in the genetic diversity of wild and domestic [i]Gallus[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Lahalle-Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous characterization of genomic regions associated with two feather traits and two eggshell colors in domestic Japanese quail ([i]Coturnix japonica[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'an, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma components as traits for resistance to coccidiosis in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell S Abrahamsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Histocompatibility Complex plays a role in survival kinetics of chicken infected by Marek’s disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badi Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome wide association analysis confirms a complex, polygenic determinism of resistance to [i]Salmonella[/i] carrier-state in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description du microbiote digestif pour prédire la robustesse du poulet de chair : le projet GALMIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of immune response to Eimeria maxima in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abrahamsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. , 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage et facteurs de variation de la taille de la crête: application à la crête en pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of immune response to Eimeria maxima in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edin Hamzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle R. Juul-Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Meeting and Summer School of the Scandinavian Society for Immunology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Copenhagen, Denmark. Wiley-Blackwell, Scandinavian Journal of Immunology, 77 (4), 2013, Scandinavian Journal of Immunology. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sji.12036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale analysis of MHC variability in chicken using a dedicated SNP panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Risdahl Juul-Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Veterinary and Immunology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Milan, Italy. pp.218, 2013, IVIS Abstracts Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional annotation of immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry D Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization-based targeted enrichment and second generation sequencing applied to domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Wahlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien A. Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Bihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Immune Response Annotation Group (irag)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for chicken production and resistance to disease traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bovenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics for Animal Health: Outlook for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. 2009, Programme and book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of local Vietnamese chickens for conservation purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nhu Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoang Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Vu Chi Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands. , pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lavender plumage colour phenotype in Quail is caused by a large deletion in MLPH gene region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for scrapie resistance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Catrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on methods for control of scrapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Oslo, France. 1 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et génomique chez la poule pour l'étude de la diversité visible et de l'immunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02787905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volailles : les chercheurs veillent au grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId858"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Cacheux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gerbault-Seureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Motsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anne Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-025-00483-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Baudrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Bi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Tranell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn C Harper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010724" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dutrillaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dutrillaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mcclure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#232;ze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000526034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00699-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Larsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13512-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Schwochow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bornel&#246;v" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingxing Jiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12975" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Louppe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Abdelkrim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Baron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02523-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866826v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.20009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabuddha Manjula" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rashedul Hoque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghyun Cho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwon Seo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-020-01176-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912741v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70900" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Shrestha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00552-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924132v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naghizadeh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Kjaerup" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Zohari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.02.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12753" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik T Larsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Guldbrandtsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dalgaard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.07.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356215v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroilley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esquerr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaleyre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27019-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606976v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ring" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sundstr&#246;m" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Cao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Larsson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006665" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341335v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet E. Fulton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M. Mccarron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlee R. Lund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara N. Pinegar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wolc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0181-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Nie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia O&#8217;brien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiyuan Fu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghuan Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiting Su" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0484-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118706" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hawken" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Abrahamsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8592" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tartarin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9469" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzi&#263;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hawken" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchel S. Abrahamsen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0170-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Risdahl Juul-Madsen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2015.01.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019569v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1390" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019879v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sheng Chang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeljelil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fotsa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0697-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Q7VBK2P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry D Dawson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Loveland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G R Gilbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-332" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. J. A. St John" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L. E. L. Braun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally R S. R. Isberg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee G. L. G. Miles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Y. A. Y. Chong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-1-415" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000732v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shen C.-S. Chang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. C. Chen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Berthouly-Salazar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Chazara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Y. Lee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02226.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1F2FH3L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019833v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Boije" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Harun-Or-Rashid" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jen Lee" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Imsland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050890.g002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019806v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungang Feng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002775" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000591v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. G&#228;rke" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Ytournel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Gut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Lathrop" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02284.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VQ70K0Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747482v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Vaez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-442" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000596v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Leroy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface.B. B. Kayang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Ak. I. A. Youssao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia.V. C. Yapi-Gnaor&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Osei-Amponsah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-34" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999836v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe O. Chazara" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Morin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima R. Zoorob" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2011.03.009" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Heams" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Rebours" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S26" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000175v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika U. Gunnarsson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S. Kerje" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Stina A.-S. Sahlqvist" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov O. Ekwall" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-148X.2011.00825.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G819PKDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999880v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan C. Mou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia A. Tzika" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001028" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000273v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Pai Y.-P. Lee" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Feng C.-F. Chen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S33" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129500v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.04.022" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001170v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFGD4979-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cavarroc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pougnard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01724.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CFM7S92-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019838v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shen Chang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S29" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193403v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders R. Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Gunnarsson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-148X.2010.00700.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4Z1WJC4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359912v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthouly" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nhu Van" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthouly" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thanh Hoang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2009.00806.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FCRNJRJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193349v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Rubin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Zody" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Eriksson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. S. Meadows" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Sherwood" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08832" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193529v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Berthouly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;ly" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vu Chi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-53" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193544v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Ito" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Inoue-Murayama" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-15" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022547v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9951-8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJKGJWHW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356278v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Galkina" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-616" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193619v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham Doan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-45" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360345v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cogni&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20940" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F24E3AE308CBCF5469B15CBA17C950924BB5AC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193583v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Wright" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R.S. Meadows" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000512" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193437v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruby" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Wittzell" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-008-0337-8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCK0BR5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360311v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leroy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nhu Van" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hoang Thanh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-10-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193358v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Levrier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chaste-Duvernoy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2009.00142.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP9R7MDJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657080v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655756v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894639v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2008025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657366v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minozzi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Parmentier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660743v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Follett" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360355v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-7" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360351v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tixier-Boichard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2008.01703.x" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894648v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickae&#235;l Brochard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laloe&#235;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360361v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Minozzi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Parmentier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gb Nieuwland" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653233v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eriksson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gunnarsson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360366v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.007" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VD9L4DP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360372v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000010" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664799v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.B. Nieuwland" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655912v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360620v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parmentier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieuwland" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.7.1316" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653235v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360622v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.063107" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681810v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Federico" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Cantarella" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scavo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saccone" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-005-1012-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12FB6FA150F0E72902C06BFD1FB4B8828A93C0BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680755v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruby" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wittzell" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-005-0770-x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZJWBL9F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677258v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cayron" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695598v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Darr&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075112v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Debbiche" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979184v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508584v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508609v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961139v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736316v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383509v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460150v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737955v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pape" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Palya" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788724v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790791v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734174v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648183v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532537v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiafang Cao" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532536v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740658v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194130v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Hawken" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194054v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rognon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193927v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190221v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000660v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son T.-S. Tran" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019866v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193923v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Dorshorst" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019609v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193926v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019218v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019839v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Rashedul Hoque" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hwan Lee" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Nyeong Heo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001282v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000377v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193966v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Loveland" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189527v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heams" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001392v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. T.X. Toan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. J.C. Maillard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019047v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809601v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193995v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193517v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193717v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zoorob" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193600v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ito" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inoue-Murayama" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193447v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zelenika" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193709v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Rubin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Zody" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eriksson" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.S. Meadows" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sherwood" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817298v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Berg&#232;s" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193712v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193716v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Pai Lee" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193713v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Juul-Madsen" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Chang" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193715v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Fulton" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Juul-Madsen" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193710v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lee" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193711v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193714v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#228;rke" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ytournel" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gut" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lathrop" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817030v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193697v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Wittzell" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193797v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193489v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193422v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193512v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193414v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Rubin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751331v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carlborg" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Bovenhuis" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. de Koning" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822388v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derjusheva" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaginskaya" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193434v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galkina" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814827v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751722v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751210v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quere" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818021v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Hellstrom" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerje" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755974v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752100v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Vieaud" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756153v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752500v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755203v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820439v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821690v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816226v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816005v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Legros" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757908v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukhris" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouragh" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pantano" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kichou" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Babillot" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817152v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758378v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755898v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817687v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817051v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755394v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753081v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828054v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Young" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761362v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Abdallah" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832859v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762981v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coullin" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Candelier" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maucolin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763003v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habermann" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833005v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763897v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carta" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762938v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764444v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332519.ch5" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464232v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907605v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ming Chuong" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Inaba" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Okimoto" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.31" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194003v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_7" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04434380v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baertschi" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dosquet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubart-Kupperschmitt" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04291727v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03328662v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosset" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03268622v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03117706v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Atlan" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol-Baum" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combrisson" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02544395v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738393v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738384v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737197v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734017v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tibert Larsen" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Br&#248;dsgaard Kjaerup" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina S&#248;rensen Dalgaard" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735188v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734020v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morin" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811445v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608254v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390412.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605566v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Miller" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607406v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Simsek" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603376v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605568v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin J.A. Veldhuizen" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;l&#232;ne Verheije" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605441v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605580v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530827v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390414.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533916v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Buitenhuis" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532681v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Manlig" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533889v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;rtle" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742634v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532565v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/359152_2.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535348v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535349v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodolphe" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193929v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193928v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lahalle-Faucon" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193930v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Abrahamsen" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193932v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi Besbes" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193931v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Kaiser" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793278v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193922v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193798v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrahamsen" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191355v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle R. Juul-Madsen" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sji.12036" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193924v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745739v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tuggle" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823465v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Wahlberg" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. Capitan" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bihoreau" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821666v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Immune Response Annotation Group (irag)" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harrow" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193725v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823282v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820522v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthouly" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang Thanh" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Vu Chi Cuong" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830916v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Catrou" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787905v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Cacheux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gerbault-Seureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Motsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anne Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-025-00483-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Baudrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Bi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Tranell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn C Harper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010724" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dutrillaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dutrillaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mcclure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#232;ze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000526034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00699-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Larsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13512-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Schwochow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bornel&#246;v" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingxing Jiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12975" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Louppe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Abdelkrim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Baron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02523-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866826v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.20009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabuddha Manjula" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rashedul Hoque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghyun Cho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwon Seo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-020-01176-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912741v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70900" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Shrestha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00552-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924132v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12753" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naghizadeh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Kjaerup" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Zohari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.02.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik T Larsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Guldbrandtsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dalgaard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.07.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356215v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroilley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esquerr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaleyre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27019-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606976v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ring" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sundstr&#246;m" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Cao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Larsson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006665" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341335v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet E. Fulton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M. Mccarron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlee R. Lund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara N. Pinegar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wolc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0181-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Nie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia O&#8217;brien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiyuan Fu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghuan Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiting Su" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0484-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hawken" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Abrahamsen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8592" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194129v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118706" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tartarin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9469" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194062v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Risdahl Juul-Madsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2015.01.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzi&#263;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hawken" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchel S. Abrahamsen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0170-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019569v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1390" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019879v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sheng Chang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeljelil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fotsa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0697-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Q7VBK2P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry D Dawson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Loveland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G R Gilbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-332" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Boije" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Harun-Or-Rashid" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jen Lee" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Imsland" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050890.g002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019806v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungang Feng" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002775" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000270v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. J. A. St John" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L. E. L. Braun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally R S. R. Isberg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee G. L. G. Miles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Y. A. Y. Chong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-1-415" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000732v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shen C.-S. Chang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. C. Chen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Berthouly-Salazar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Chazara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Y. Lee" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02226.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1F2FH3L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000591v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. G&#228;rke" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Ytournel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Gut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Lathrop" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02284.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VQ70K0Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747482v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Vaez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-442" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000596v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Leroy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface.B. B. Kayang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Ak. I. A. Youssao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia.V. C. Yapi-Gnaor&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Osei-Amponsah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-34" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999836v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe O. Chazara" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Morin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima R. Zoorob" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2011.03.009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Heams" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Rebours" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S26" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000175v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika U. Gunnarsson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S. Kerje" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Stina A.-S. Sahlqvist" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov O. Ekwall" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-148X.2011.00825.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G819PKDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999880v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan C. Mou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia A. Tzika" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001028" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000273v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Pai Y.-P. Lee" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Feng C.-F. Chen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S33" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001170v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFGD4979-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129507v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cavarroc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pougnard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01724.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CFM7S92-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129500v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.04.022" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019838v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shen Chang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S29" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193403v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders R. Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Gunnarsson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-148X.2010.00700.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4Z1WJC4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193349v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Rubin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Zody" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Eriksson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. S. Meadows" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Sherwood" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08832" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359912v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthouly" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nhu Van" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthouly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thanh Hoang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2009.00806.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FCRNJRJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193529v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Berthouly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;ly" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vu Chi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-53" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022547v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9951-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJKGJWHW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356278v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Galkina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-616" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193544v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Ito" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Inoue-Murayama" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-15" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193619v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham Doan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-45" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360345v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cogni&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20940" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F24E3AE308CBCF5469B15CBA17C950924BB5AC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193583v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Wright" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R.S. Meadows" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000512" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193437v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruby" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Wittzell" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-008-0337-8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCK0BR5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360311v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leroy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nhu Van" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hoang Thanh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-10-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193358v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Levrier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chaste-Duvernoy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2009.00142.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP9R7MDJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655756v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657080v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657366v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minozzi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Parmentier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660743v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Follett" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894639v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2008025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894648v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickae&#235;l Brochard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laloe&#235;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360355v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360351v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tixier-Boichard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2008.01703.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360361v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Minozzi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Parmentier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gb Nieuwland" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653233v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eriksson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gunnarsson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360366v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.007" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VD9L4DP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360372v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000010" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655912v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664799v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.B. Nieuwland" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360620v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parmentier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieuwland" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.7.1316" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653235v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360622v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.063107" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681810v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Federico" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Cantarella" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scavo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saccone" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-005-1012-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12FB6FA150F0E72902C06BFD1FB4B8828A93C0BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680755v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruby" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wittzell" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-005-0770-x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZJWBL9F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677258v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cayron" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695598v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Darr&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075112v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Debbiche" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979184v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508584v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508609v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961139v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736316v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383509v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460150v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788724v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737955v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pape" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Palya" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790791v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734174v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648183v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532537v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiafang Cao" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532536v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740658v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194130v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Hawken" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194054v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rognon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193927v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190221v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000660v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son T.-S. Tran" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019866v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193923v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Dorshorst" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019609v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193926v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019218v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019839v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Rashedul Hoque" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hwan Lee" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Nyeong Heo" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001282v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000377v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193966v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Loveland" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189527v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heams" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001392v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. T.X. Toan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. J.C. Maillard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019047v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809601v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193995v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193600v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ito" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inoue-Murayama" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193717v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zoorob" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193517v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193447v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zelenika" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193709v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Rubin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Zody" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eriksson" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.S. Meadows" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sherwood" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193712v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817298v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Berg&#232;s" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193716v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Pai Lee" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193715v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Fulton" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Juul-Madsen" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193713v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Juul-Madsen" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Chang" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193710v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lee" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193711v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193714v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#228;rke" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ytournel" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gut" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lathrop" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193489v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817030v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193797v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193697v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Wittzell" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193422v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193512v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193414v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Rubin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751331v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carlborg" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Bovenhuis" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. de Koning" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822388v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derjusheva" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaginskaya" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193434v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galkina" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814827v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751722v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751210v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quere" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818021v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Hellstrom" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerje" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755974v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756153v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752500v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752100v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Vieaud" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755203v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820439v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821690v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816226v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816005v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Legros" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757908v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukhris" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouragh" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pantano" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kichou" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Babillot" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817152v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755898v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758378v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817051v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817687v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755394v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753081v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828054v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Young" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761362v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Abdallah" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832859v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762981v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coullin" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Candelier" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maucolin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763003v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habermann" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833005v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763897v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carta" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762938v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764444v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332519.ch5" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464232v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907605v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ming Chuong" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Inaba" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Okimoto" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.31" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194003v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_7" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04434380v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baertschi" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dosquet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubart-Kupperschmitt" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04291727v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03328662v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosset" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03268622v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03117706v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Atlan" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol-Baum" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combrisson" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02544395v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738393v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738384v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737197v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734017v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tibert Larsen" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Br&#248;dsgaard Kjaerup" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina S&#248;rensen Dalgaard" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735188v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734020v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811445v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608254v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390412.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605566v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Miller" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607406v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Simsek" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603376v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605568v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin J.A. Veldhuizen" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;l&#232;ne Verheije" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605441v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605580v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530827v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390414.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533916v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Buitenhuis" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532681v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Manlig" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533889v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;rtle" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742634v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532565v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/359152_2.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535348v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535349v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodolphe" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193928v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lahalle-Faucon" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193929v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193930v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Abrahamsen" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193932v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi Besbes" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193931v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Kaiser" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793278v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193798v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrahamsen" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193922v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191355v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle R. Juul-Madsen" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sji.12036" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193924v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745739v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tuggle" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823465v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Wahlberg" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. Capitan" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bihoreau" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821666v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Immune Response Annotation Group (irag)" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harrow" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193725v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820522v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthouly" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang Thanh" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Vu Chi Cuong" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823282v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830916v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Catrou" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787905v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>